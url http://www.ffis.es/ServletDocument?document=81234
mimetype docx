--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -92,1066 +92,1083 @@
     </w:p>
     <w:p w14:paraId="28F950B9" w14:textId="77777777" w:rsidR="005E2A2A" w:rsidRDefault="005E2A2A" w:rsidP="005E2A2A">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F9A83A6" w14:textId="77777777" w:rsidR="004C0BFE" w:rsidRPr="00743946" w:rsidRDefault="004C0BFE" w:rsidP="005E2A2A">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15531D30" w14:textId="5B0C8655" w:rsidR="005E2A2A" w:rsidRPr="00743946" w:rsidRDefault="005E2A2A" w:rsidP="0095299F">
+    <w:p w14:paraId="15531D30" w14:textId="1A931A46" w:rsidR="005E2A2A" w:rsidRPr="00743946" w:rsidRDefault="005E2A2A" w:rsidP="00653206">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidR="00CE3C34" w:rsidRPr="008810DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>TÍTULO</w:t>
+      </w:r>
       <w:r w:rsidR="00355C73">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B329C7" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71568584" w14:textId="79636B82" w:rsidR="00606B4F" w:rsidRPr="00CA621A" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+    <w:p w14:paraId="17409E4D" w14:textId="77777777" w:rsidR="00653206" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk237500869"/>
       <w:r w:rsidRPr="00CA621A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Código de Protocolo</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA621A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: y </w:t>
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71568584" w14:textId="306113C8" w:rsidR="00606B4F" w:rsidRPr="00CA621A" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CA621A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nº E</w:t>
       </w:r>
       <w:r w:rsidR="00FF46E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>U CT</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA621A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4D0B12" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00CA621A" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4EF50A" w14:textId="68AAF1C2" w:rsidR="00CA621A" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+    <w:p w14:paraId="2A4EF50A" w14:textId="11C415E9" w:rsidR="00CA621A" w:rsidRDefault="00606B4F" w:rsidP="00D46D29">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk237424838"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En Murcia,</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA621A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5C2BBF7E" w14:textId="77777777" w:rsidR="00CA621A" w:rsidRDefault="00CA621A" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12ED53FF" w14:textId="321B4B7D" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>En Murcia,</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REUNIDOS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BC2305" w14:textId="77777777" w:rsidR="00CD54AA" w:rsidRPr="00743946" w:rsidRDefault="00CD54AA" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D98584D" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3784D3" w14:textId="77777777" w:rsidR="00084DDA" w:rsidRDefault="00606B4F" w:rsidP="00EA5E17">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk237500990"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De una parte</w:t>
+      </w:r>
+      <w:r w:rsidR="00084DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="582831B7" w14:textId="77777777" w:rsidR="00084DDA" w:rsidRDefault="00084DDA" w:rsidP="00EA5E17">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28804183" w14:textId="14427A44" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00EA5E17">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk237500963"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, actuando en nombre y representación de</w:t>
+      </w:r>
+      <w:r w:rsidR="003B13ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Promotor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, con CIF</w:t>
+      </w:r>
+      <w:r w:rsidR="003B13ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y con domicilio en</w:t>
+      </w:r>
+      <w:r w:rsidR="003B13ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, según escritura de poder otorgada ante e</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A2A" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notario</w:t>
+      </w:r>
+      <w:r w:rsidR="0095299F" w:rsidRPr="0095299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. ……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, el día</w:t>
+      </w:r>
+      <w:r w:rsidR="0095299F" w:rsidRPr="0095299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk237501183"/>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00670321">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0095299F" w:rsidRPr="0095299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095299F" w:rsidRPr="0095299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA621A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="5B5E19A0" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440A0390" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00EA5E17">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...293 lines deleted...]
-        </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de otra parte:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F378F7E" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="003B75DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2188A8FF" w14:textId="7F9B17F0" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00356191" w:rsidP="00EA5E17">
+    <w:p w14:paraId="12C7F869" w14:textId="2E7F2899" w:rsidR="00300393" w:rsidRPr="00743946" w:rsidRDefault="00832EFE" w:rsidP="00300393">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk63856538"/>
+      <w:r w:rsidRPr="00832EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dª. María Fuensanta Martínez Lozano, Presidenta del Comité Ejecutivo de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fundación para la Formación e Investigación Sanitarias de la Región de Murcia (FFIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Órgano de Gestión del IMIB-Pascual Parrilla, con domicilio social en Hospital Clínico Universitario Virgen de la Arrixaca, Pabellón Docente 3ª planta, C/ Campo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00832EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00832EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, 30120 El Palmar - Murcia e inscrita con el número 92 en el Registro de Fundaciones, actuando en calidad de Directora de la misma en virtud de las facultades atribuidas por Acuerdo de Patronato de fecha 28/01/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744C488F" w14:textId="7D87A501" w:rsidR="00FF46E2" w:rsidRPr="00894D52" w:rsidRDefault="00FF46E2" w:rsidP="00FF46E2">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk64982735"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk64974125"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk64873866"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en nombre y representación del </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hospital ……… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en adelante, “el </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206" w:rsidRPr="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), con domicilio en </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk64873721"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="164ECD76" w14:textId="77777777" w:rsidR="004731B1" w:rsidRDefault="004731B1" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE14E5F" w14:textId="64DE5B08" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="004731B1" w:rsidP="00EA5E17">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk63857118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF46E2" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653206">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, del Servicio de del Hospital </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk218067476"/>
+      <w:r w:rsidR="0095299F" w:rsidRPr="0095299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, actuando como </w:t>
+      </w:r>
+      <w:r w:rsidR="00A241B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00A241B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de la realización del ensayo clínico en el citado centro sanitario</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448859FE" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF14A0D" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00EA5E17">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk64300192"/>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las partes en la representación que ostentan se reconocen competencia y capacidad legal suficiente para otorgar el presente contrato, a cuyo fin y como antecedente </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB2BA53" w14:textId="77777777" w:rsidR="005E2A2A" w:rsidRDefault="005E2A2A" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fundación para la Formación e Investigación Sanitarias de la Región de Murcia</w:t>
-[...197 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Hlk64873866"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479EDCD8" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...115 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MANIFIESTAN:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348B341E" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B5B4115" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="0081320A" w:rsidP="002E1827">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1379,51 +1396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> las disposiciones de la Declaración de Helsinki y las Normas de Buena Práctica Clínica respecto a los medicamentos en investigación de uso humano y demás disposiciones aplicables en esta materia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117A3F0E" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D1BB67" w14:textId="77777777" w:rsidR="005E7475" w:rsidRPr="00743946" w:rsidRDefault="0081320A" w:rsidP="002E1827">
+    <w:p w14:paraId="19D1BB67" w14:textId="10CCD38D" w:rsidR="005E7475" w:rsidRPr="00743946" w:rsidRDefault="0081320A" w:rsidP="002E1827">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="009B4D4B" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1551,51 +1568,67 @@
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidR="00A84D04" w:rsidRPr="006C5A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>desarrollo</w:t>
       </w:r>
       <w:r w:rsidR="002F5EA2" w:rsidRPr="006C5A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5EA2" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de los ensayos clínicos con medicamentos de uso humano, que se realicen en los distintos Centros </w:t>
+        <w:t xml:space="preserve">de los ensayos clínicos con medicamentos de uso humano, que se realicen en los distintos </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5EA2" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entros </w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sanitarios </w:t>
       </w:r>
       <w:r w:rsidR="002F5EA2" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>del Servicio Murciano de Salud</w:t>
       </w:r>
       <w:r w:rsidR="009049CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1978,124 +2011,133 @@
         <w:t>Primera.-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Objeto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3907BFA7" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="795033B2" w14:textId="221EF0B9" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+    <w:p w14:paraId="795033B2" w14:textId="4C324E21" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Es objeto del presente contrato, la realización en las instalaciones y con los medios del </w:t>
       </w:r>
       <w:r w:rsidR="009F1819">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
       <w:r w:rsidR="009F1819" w:rsidRPr="009F1819">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>del ensayo clínico titulado “”, con número E</w:t>
+        <w:t>del ensayo clínico titulado “</w:t>
+      </w:r>
+      <w:r w:rsidR="000F01BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”, con número E</w:t>
       </w:r>
       <w:r w:rsidR="00FF46E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">U </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">CT </w:t>
+        <w:t xml:space="preserve">U CT </w:t>
+      </w:r>
+      <w:r w:rsidR="000F01BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bajo</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> la dirección del Dr.</w:t>
+        <w:t xml:space="preserve"> bajo la dirección del Dr.</w:t>
       </w:r>
       <w:r w:rsidR="009F1819" w:rsidRPr="009F1819">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F01BB">
+        <w:t xml:space="preserve">……… </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>como Investigador</w:t>
       </w:r>
       <w:r w:rsidR="00CA621A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Principal, dependiente del citado centro hospitalario.</w:t>
       </w:r>
@@ -2126,356 +2168,391 @@
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El presente contrato quedará sin efecto para el supuesto en el que la Agencia Española del Medicamento y Productos Sanitarios revoque o suspenda la autorización</w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, en los términos que regula el Real Decreto 1090/2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBEE239" w14:textId="77777777" w:rsidR="00CA0849" w:rsidRPr="00743946" w:rsidRDefault="00CA0849" w:rsidP="00455D95">
+    <w:p w14:paraId="6DBEE239" w14:textId="77777777" w:rsidR="00CA0849" w:rsidRDefault="00CA0849" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF9A0DD" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
+    <w:p w14:paraId="164AA7CA" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRPr="00743946" w:rsidRDefault="00E04E8F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF9A0DD" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Segunda.-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duración del ensayo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599D1760" w14:textId="77777777" w:rsidR="007C1CF3" w:rsidRDefault="007C1CF3" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A969696" w14:textId="2D2756EB" w:rsidR="00F64047" w:rsidRDefault="00F64047" w:rsidP="00455D95">
+    <w:p w14:paraId="7A969696" w14:textId="0A59A4B7" w:rsidR="00F64047" w:rsidRDefault="00F64047" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La duración </w:t>
       </w:r>
       <w:r w:rsidR="00655C0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prevista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">del ensayo clínico será </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00655C0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
+      <w:r w:rsidR="009839A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
       <w:r w:rsidR="009F1819">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> meses</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> meses, </w:t>
       </w:r>
       <w:r w:rsidR="00655C0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">según lo establecido en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>protocolo, y su cómputo se iniciará a partir de la firma de este contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1BFB17" w14:textId="77777777" w:rsidR="00655C0F" w:rsidRDefault="00655C0F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="127C9247" w14:textId="593E2DF1" w:rsidR="00655C0F" w:rsidRPr="00743946" w:rsidRDefault="00655C0F" w:rsidP="00655C0F">
+    <w:p w14:paraId="127C9247" w14:textId="4B32B1C7" w:rsidR="00655C0F" w:rsidRPr="00743946" w:rsidRDefault="00655C0F" w:rsidP="00655C0F">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La duración estimada para la inclusión de pacientes o sujetos de estudio será </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>La duración estimada para la inclusión de pacientes o sujetos de estudio será de</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1819">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A91">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1819" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...32 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>meses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50045714" w14:textId="77777777" w:rsidR="00655C0F" w:rsidRPr="00743946" w:rsidRDefault="00655C0F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="518D7753" w14:textId="2727A1E8" w:rsidR="00C065D8" w:rsidRPr="00743946" w:rsidRDefault="00A05F32" w:rsidP="00455D95">
+    <w:p w14:paraId="518D7753" w14:textId="08FD520C" w:rsidR="00C065D8" w:rsidRPr="00743946" w:rsidRDefault="00A05F32" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Promotor deberá comunicar a la Fundación y al</w:t>
       </w:r>
       <w:r w:rsidR="001A1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investigador principal la ampliación, en su caso, del plazo de duración inicialmente previsto. </w:t>
+        <w:t xml:space="preserve">Investigador </w:t>
+      </w:r>
+      <w:r w:rsidR="003B13ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal la ampliación, en su caso, del plazo de duración inicialmente previsto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B279BEC" w14:textId="77777777" w:rsidR="006C568C" w:rsidRDefault="006C568C" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79956E5E" w14:textId="78997467" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00C1537F" w:rsidP="00455D95">
+    <w:p w14:paraId="79956E5E" w14:textId="502C4317" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00C1537F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Al tratarse</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de un ensayo con reclutamiento competitivo, el número de sujetos que se lleguen a incluir en el centro sanitario puede variar en función </w:t>
+        <w:t xml:space="preserve"> de un ensayo con reclutamiento competitivo, el número de sujetos que se lleguen a incluir en el </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entro sanitario puede variar en función </w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>del ritmo global de inclusión en el citado centro en relación con el conjunto de centros participantes en el estudio.</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B810D8" w14:textId="77777777" w:rsidR="00C1537F" w:rsidRPr="00743946" w:rsidRDefault="00C1537F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -2792,582 +2869,581 @@
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Principal, ajustar el reclutamiento o incrementar el número de pacientes reclutados </w:t>
       </w:r>
       <w:r w:rsidR="000A285D" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en el</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensayo clínico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDBBE69" w14:textId="77777777" w:rsidR="007C6F82" w:rsidRPr="00743946" w:rsidRDefault="007C6F82" w:rsidP="007C6F82">
+    <w:p w14:paraId="0BDBBE69" w14:textId="77777777" w:rsidR="007C6F82" w:rsidRDefault="007C6F82" w:rsidP="007C6F82">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="1068" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF5E13C" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRPr="00743946" w:rsidRDefault="00E04E8F" w:rsidP="007C6F82">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1068" w:firstLine="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08247A1F" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tercera.-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E04E8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responsabilidades del Promotor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6D9EAC" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00743946" w:rsidRDefault="00455D95" w:rsidP="00455D95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6D1B27" w14:textId="46DEB33C" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="5A6D1B27" w14:textId="46DEB33C" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidR="00A241B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>romotor o su representante legal habrán de estar establecidos en uno de los Estados miembros de la Unión Europea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B78BF3" w14:textId="77777777" w:rsidR="000A285D" w:rsidRPr="00743946" w:rsidRDefault="000A285D" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CDB57B" w14:textId="4FD38339" w:rsidR="00D90F48" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="003D028B">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1.-</w:t>
+        <w:t xml:space="preserve">2.- Son obligaciones del </w:t>
+      </w:r>
+      <w:r w:rsidR="00A241B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>romotor</w:t>
+      </w:r>
+      <w:r w:rsidR="009261D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conforme al artículo 39 del Real Decreto 1090/2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:bCs/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CDB57B" w14:textId="77777777" w:rsidR="00D90F48" w:rsidRPr="00743946" w:rsidRDefault="00D90F48" w:rsidP="00455D95">
-[...11 lines deleted...]
-    <w:p w14:paraId="42B80E3E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="42B80E3E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Establecer y mantener un sistema de garantías y control de calidad, con procedimientos normalizados de trabajo escritos, de forma que los ensayos sean realizados y los datos generados, documentados y comunicados de acuerdo con el protocolo, las normas de buena práctica clínica y lo dispuesto en este real decreto. Deberá disponer de procedimientos normalizados de trabajo que garanticen estándares de calidad en todas las fases de la documentación de un acontecimiento adverso, recogida de datos, validación, evaluación, archivo, comunicación y seguimiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A074335" w14:textId="33BCD064" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="2A074335" w14:textId="33BCD064" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Firmar, junto con el investigador que corresponda, el protocolo y cualquiera de sus modificaciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA0432" w14:textId="47455983" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="73AA0432" w14:textId="47455983" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Seleccionar al investigador más adecuado según su cualificación y medios disponibles, y asegurarse de que este llevará a cabo el estudio tal como está especificado en el protocolo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6FD7FD" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="5C6FD7FD" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proporcionar la información básica y clínica disponible del producto en investigación y actualizarla a lo largo del ensayo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BDFF6B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="009F6295" w:rsidP="00BC5062">
+    <w:p w14:paraId="49BDFF6B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="009F6295" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Solicitar el dictamen del Comité de Investigación correspondiente</w:t>
       </w:r>
       <w:r w:rsidR="00FE1974" w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la autorización de la Agencia Española de Medicamentos y Productos Sanitarios, así como comunicarles el inicio del ensayo, los incumplimientos graves al protocolo, y demás información necesaria, recabando las autorizaciones que procedan, sin perjuicio de las comunicaciones que deban realizar a las comunidades autónomas, de acuerdo con el artículo 19. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FC850A" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="18FC850A" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54963">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Suministrar de forma gratuita los medicamentos en investigación, garantizar que se han cumplido las normas de correcta fabricación y que las muestras están adecuadamente envasadas y etiquetadas. También es responsable de la conservación de muestras y sus protocolos de fabricación y control, del registro de las muestras entregadas y de asegurarse que en el centro donde se realiza el ensayo existirá un procedimiento correcto de manejo, conservación y uso de dichas muestras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8889F4" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="2A8889F4" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asegurar que la participación de un sujeto en el ensayo clínico no supondrá un coste para él adicional al que hubiera debido afrontar en el contexto de la práctica clínica habitual. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53212DC1" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="53212DC1" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Designar el monitor que vigilará la marcha del ensayo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE53655" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="3AE53655" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comunicar las sospechas de reacciones adversas graves e inesperadas de conformidad con lo establecido en los artículos </w:t>
       </w:r>
       <w:r w:rsidRPr="006C568C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>49 a 53.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06621FF7" w14:textId="599E4340" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="06621FF7" w14:textId="599E4340" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proporcionar al investigador, a la Agencia Española de Medicamentos </w:t>
       </w:r>
       <w:r w:rsidR="009F6295">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y Productos Sanitarios y al Comité Ético de Investigación correspondiente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, de forma inmediata, cualquier información de importancia relacionada con el ensayo clínico a la que tenga acceso durante el mismo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D710C56" w14:textId="7924271C" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="7D710C56" w14:textId="7924271C" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cumplir con las obligaciones de indemnización por daños y perjuicios en los términos previstos en el artículo </w:t>
       </w:r>
       <w:r w:rsidRPr="006C568C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66F0A">
@@ -3399,164 +3475,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigador</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F335A0" w14:textId="646A03D4" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="74F335A0" w14:textId="646A03D4" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Acordar con el investigador las obligaciones en cuanto al tratamiento de datos, elaboración de informes y publicación de resultados. En cualquier caso, el promotor es responsable de elaborar el informe final y los informes anuales del </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ensayo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> así como comunicarlos a quien corresponda. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315D3B07" w14:textId="742D4E80" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="315D3B07" w14:textId="742D4E80" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El promotor dispondrá de un punto de contacto donde los sujetos del ensayo puedan obtener mayor información sobre este, que podrá delegar opcionalmente en el investigador. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AE57C7" w14:textId="77777777" w:rsidR="009261D2" w:rsidRDefault="00FE1974" w:rsidP="00BC5062">
+    <w:p w14:paraId="60AE57C7" w14:textId="77777777" w:rsidR="009261D2" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cumplir con las obligaciones que impone el Registro español de estudios clínicos para la publicación de los ensayos de los que es promotor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A5E23" w14:textId="4F5A76EC" w:rsidR="00FE1974" w:rsidRDefault="009261D2" w:rsidP="00BC5062">
+    <w:p w14:paraId="1B6A5E23" w14:textId="4F5A76EC" w:rsidR="00FE1974" w:rsidRDefault="009261D2" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acordar con el investigador, la dirección del centro y el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CEIm</w:t>
       </w:r>
@@ -3564,71 +3640,52 @@
       <w:r w:rsidRPr="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> modos de distribución alternativa en los casos en los que el centro no disponga de un Servicio de Farmacia. En este caso, será posible el envío de los medicamentos en investigación por el promotor al centro de investigación asumiendo el investigador de dicho centro las responsabilidades relativas a la correcta administración, custodia y entrega de dichos medicamentos, de acuerdo con lo especificado en el protocolo del estudio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE1974" w:rsidRPr="00B66F0A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7762AA" w14:textId="77777777" w:rsidR="00DC6EBD" w:rsidRDefault="00DC6EBD" w:rsidP="00BC5062">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5AAA2D52" w14:textId="77777777" w:rsidR="004C0BFE" w:rsidRDefault="004C0BFE" w:rsidP="004C0BFE"/>
+    <w:p w14:paraId="76B1ED35" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRDefault="00E04E8F" w:rsidP="004C0BFE"/>
     <w:p w14:paraId="4D997D01" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cuarta.</w:t>
       </w:r>
@@ -3846,51 +3903,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> por cualquier motivo cambiara dicha persona, bastará una comunicación al efecto entre las partes, que se entenderá como modificación del presente contrato, no siendo necesaria la formalización de cláusula o documento adicional al presente contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C67E096" w14:textId="77777777" w:rsidR="002A7639" w:rsidRPr="00743946" w:rsidRDefault="002A7639" w:rsidP="00455D95">
+    <w:p w14:paraId="6C67E096" w14:textId="77777777" w:rsidR="002A7639" w:rsidRDefault="002A7639" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453C6D25" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRPr="00743946" w:rsidRDefault="00E04E8F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="681FC4BD" w14:textId="478A18A2" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
@@ -3904,101 +3973,92 @@
         </w:rPr>
         <w:t>Quinta.-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Responsabilidades del investigador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CB7661" w14:textId="77777777" w:rsidR="00BB4DD3" w:rsidRPr="00743946" w:rsidRDefault="00BB4DD3" w:rsidP="00BB4DD3"/>
-    <w:p w14:paraId="73B79725" w14:textId="5B7DA26A" w:rsidR="00504D01" w:rsidRDefault="00BB4DD3" w:rsidP="00CA621A">
+    <w:p w14:paraId="328A8462" w14:textId="4DDB4CDC" w:rsidR="003D028B" w:rsidRPr="003D028B" w:rsidRDefault="00BB4DD3" w:rsidP="003D028B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.- </w:t>
       </w:r>
       <w:r w:rsidR="00504D01" w:rsidRPr="00AE608B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El/la Investigador/a Coordinador/a del Ensayo es D/Dª. .................... provisto de N.I.F. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">El/la Investigador/a Coordinador/a del Ensayo es D/Dª. .................... provisto de NIF ..............., perteneciente al Hospital .............. Si por cualquier motivo cambiara dicha persona, será necesaria la </w:t>
+      </w:r>
       <w:r w:rsidR="00504D01" w:rsidRPr="00AE608B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nº</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4315994F" w14:textId="198C52C9" w:rsidR="00BB4DD3" w:rsidRDefault="00504D01" w:rsidP="00CA621A">
+        <w:lastRenderedPageBreak/>
+        <w:t>formalización de cláusula o documento adicional al presente contrato que recoja la producción de tal evento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA73EF2" w14:textId="0705743B" w:rsidR="009049CB" w:rsidRDefault="00504D01" w:rsidP="003D028B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.-</w:t>
       </w:r>
       <w:r w:rsidR="001A1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
       <w:r w:rsidR="00CA0F54" w:rsidRPr="00743946">
@@ -4058,436 +4118,429 @@
       <w:r w:rsidR="00BB4DD3" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Murcia, ha sido seleccionado por el Promotor para llevar a cabo el ensayo clínico objeto de este contrato, tal y como </w:t>
       </w:r>
       <w:r w:rsidR="00546E0C" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r w:rsidR="00BB4DD3" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> especificado en el protocolo aprobado que se incorpora al mismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA73EF2" w14:textId="77777777" w:rsidR="009049CB" w:rsidRDefault="009049CB" w:rsidP="00CA0F54">
-[...1 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+    <w:p w14:paraId="2142A1D9" w14:textId="7748A803" w:rsidR="009049CB" w:rsidRDefault="009049CB" w:rsidP="003D028B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:r w:rsidRPr="009049CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En caso de que el Investigador tuviera intención de dejar de participar en el Estudio, deberá notificar esta circunstancia al Promotor y al Centro donde se realice, proponiendo al Promotor del Estudio, con al menos 90 días de antelación un sustituto idóneo, garantizando que éste continuará con la realización del estudio en el mismo centro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D491E4" w14:textId="39627E37" w:rsidR="00B55C2F" w:rsidRDefault="00BB4DD3" w:rsidP="003D028B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009049CB">
-[...19 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El equipo de colaboradores del investigador estará formado por la relación de colaboradores detallada en el documento que se incorpora al contrato como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44247">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Anexo I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que incluye </w:t>
+      </w:r>
+      <w:r w:rsidR="00894D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datos identificativos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y función prevista dentro del Protocolo aprobado del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEDADFF" w14:textId="241E4124" w:rsidR="00B55C2F" w:rsidRPr="00743946" w:rsidRDefault="00B55C2F" w:rsidP="003D028B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t>Anexo I</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si por </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cualquier motivo la composición del equipo investigador cambiara</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">Si por </w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>cualquier motivo la composición del equipo investigador cambiara</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="001E168C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>procederá a actualizar el Anexo I</w:t>
       </w:r>
       <w:r w:rsidR="00FF46E2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C38E521" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00743946" w:rsidRDefault="00455D95" w:rsidP="00455D95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DBB067E" w14:textId="7B796D7A" w:rsidR="00606B4F" w:rsidRDefault="00BB4DD3" w:rsidP="00455D95">
+    <w:p w14:paraId="5DBB067E" w14:textId="2EC67D98" w:rsidR="00606B4F" w:rsidRDefault="00BB4DD3" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El investigador</w:t>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvestigador</w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> principal</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009261D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ha acordado, incluir en el ensayo un número aproximado </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> ha acordado, incluir en el ensayo un número aproximado de</w:t>
+      </w:r>
+      <w:r w:rsidR="007748DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA621A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> que cumplan los criterios de selección especificados</w:t>
+        <w:t>personas que cumplan los criterios de selección especificados</w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009261D2" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>con arreglo al Protocolo</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF4F201" w14:textId="77777777" w:rsidR="004C0BFE" w:rsidRPr="00743946" w:rsidRDefault="004C0BFE" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F4EF39" w14:textId="4C947ECD" w:rsidR="007F79E4" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+    <w:p w14:paraId="51F4EF39" w14:textId="214E3AF2" w:rsidR="007F79E4" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BB4DD3" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.- El</w:t>
       </w:r>
       <w:r w:rsidR="001A1A7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">investigador </w:t>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>principal es</w:t>
+        <w:t>rincipal es</w:t>
       </w:r>
       <w:r w:rsidR="009261D2" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">responsable de la supervisión de todos los aspectos médicos y administrativos de este ensayo clínico, así como de garantizar que las actividades relacionadas con él se ejecuten de acuerdo con las directrices establecidas en el Protocolo y sus modificaciones, con las establecidas por el Comité Ético de Investigación </w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>correspondiente</w:t>
       </w:r>
@@ -4521,51 +4574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, de 6 de febrero, las Normas de Buena Práctica Clínica y demás normativa aplicable a la realización de Ensayos Clínicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8A360C" w14:textId="77777777" w:rsidR="00DC44AF" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00160E16">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D484A1F" w14:textId="77D1698B" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00BB4DD3" w:rsidP="00455D95">
+    <w:p w14:paraId="79503FFB" w14:textId="722656A0" w:rsidR="000F04C6" w:rsidRPr="00743946" w:rsidRDefault="00BB4DD3" w:rsidP="003D028B">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.- </w:t>
@@ -4599,476 +4652,472 @@
       <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Real Decreto </w:t>
       </w:r>
       <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1090/2015, de 4 de diciembre</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, y específicamente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79503FFB" w14:textId="77777777" w:rsidR="000F04C6" w:rsidRPr="00743946" w:rsidRDefault="000F04C6" w:rsidP="00455D95">
-[...19 lines deleted...]
-    <w:p w14:paraId="16B36D48" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="16B36D48" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>irmar junto con el promotor el protocolo del ensayo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C74289D" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="000E1BE4" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="7C74289D" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="000E1BE4" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conocer a fondo las propiedades de los medicamentos en </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1BE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>investigación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F46F77D" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="0F46F77D" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1BE4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Garantizar que el proceso de consentimiento informado se realiza y documenta de conformidad con lo establecido en el RD </w:t>
       </w:r>
       <w:r w:rsidR="00513D69">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1090/2015, de 4 de diciembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, por el que se regulan los ensayos clínicos con medicamentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309131FB" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="309131FB" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recoger, registrar y notificar los datos anotados en el Cuaderno de Recogida de Datos de forma correcta, y garantizar su veracidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D372D2B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
-[...1 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+    <w:p w14:paraId="4D372D2B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los Cuadernos de Recogida de Datos deberán estar disponibles para su revisión o retirada por parte del monitor, en las fechas previstas en el Protocolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CCB34B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="58CCB34B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seguir las instrucciones respecto a la comunicación de acontecimientos adversos establecidas en el Protocolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40073AEF" w14:textId="7E591689" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="40073AEF" w14:textId="5E74AAA0" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="001F2147" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Comunicar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00743946">
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> inmediatamente</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> al Promotor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00743946">
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> los </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incumplimientos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00743946">
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00546E0C" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>graves</w:t>
       </w:r>
       <w:r w:rsidR="00546E0C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> al</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Protocolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706CB1DF" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="706CB1DF" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Garantizar que todas las personas implicadas respetan la confidencialidad de cualquier información acerca de los sujetos del ensayo, así como la protección de sus datos de carácter personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F0AA0E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="14F0AA0E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Informar regularmente al </w:t>
       </w:r>
       <w:r w:rsidR="009F6295">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comité Ético de Investigación correspondiente</w:t>
       </w:r>
       <w:r w:rsidR="009F6295" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de la marcha del ensayo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB8A03E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
+    <w:p w14:paraId="6FB8A03E" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00FE1974" w:rsidP="003D028B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponsabilizarse con el promotor de la elaboración del informe final del ensayo, </w:t>
       </w:r>
       <w:r w:rsidR="009261D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dando su acuerdo con su firma</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E85D77" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00743946" w:rsidRDefault="00F50188" w:rsidP="00FE1974">
+    <w:p w14:paraId="6B319839" w14:textId="6295EA35" w:rsidR="001F2147" w:rsidRPr="001F0ED7" w:rsidRDefault="00F50188" w:rsidP="003D028B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Asimismo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se someterá a cualquier obligación</w:t>
@@ -5076,57 +5125,72 @@
       <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> recogida en el Real Decreto </w:t>
       </w:r>
       <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1090/2015</w:t>
       </w:r>
       <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, a cuya regulación las partes expresamente se someten, o en el marco normativo que le fuera de aplicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25566A49" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="000F04C6">
+    <w:p w14:paraId="7B5B2429" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRDefault="00E04E8F" w:rsidP="001F0ED7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
-        </w:tabs>
-[...1 lines deleted...]
-        <w:ind w:left="1260" w:firstLine="360"/>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF6C6D9" w14:textId="77777777" w:rsidR="003D028B" w:rsidRPr="00743946" w:rsidRDefault="003D028B" w:rsidP="001F0ED7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="2100"/>
+        </w:tabs>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F383401" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5245,50 +5309,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y en el artículo 8 de la Ley 41/2002, de 14 de noviembre, básica reguladora de la autonomía del paciente y de derechos y obligaciones en materia de información y documentación clínica, así como demás legislación vigente</w:t>
       </w:r>
       <w:r w:rsidR="00F50188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre la materia</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE3A75E" w14:textId="77777777" w:rsidR="004C0BFE" w:rsidRDefault="004C0BFE" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E1493C" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRDefault="00E04E8F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0198A8C7" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
@@ -5484,60 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="629EC665" w14:textId="77777777" w:rsidR="00FC3679" w:rsidRDefault="00FC3679" w:rsidP="00B10B89">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3679">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de medicamentos en investigación y medicamentos auxiliares comercializados en España, una vez finalizado el ensayo clínico se podrán usar en la práctica clínica habitual, en las condiciones estipuladas en su autorización de comercialización, aquellos envases </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">sobrantes que estén inalterados, es decir, que no hayan sido modificados ni en su envase primario ni secundario, y siempre bajo la autorización expresa y previa por parte del promotor. </w:t>
+        <w:t xml:space="preserve">En caso de medicamentos en investigación y medicamentos auxiliares comercializados en España, una vez finalizado el ensayo clínico se podrán usar en la práctica clínica habitual, en las condiciones estipuladas en su autorización de comercialización, aquellos envases sobrantes que estén inalterados, es decir, que no hayan sido modificados ni en su envase primario ni secundario, y siempre bajo la autorización expresa y previa por parte del promotor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002DF89F" w14:textId="77777777" w:rsidR="00FC3679" w:rsidRDefault="00FC3679" w:rsidP="00FC3679">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA79CC3" w14:textId="77777777" w:rsidR="00B10B89" w:rsidRDefault="00FC3679" w:rsidP="00B10B89">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5736,50 +5802,64 @@
         <w:t>1090/2015, de 4 de diciembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0AEE21" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="44813A17" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRDefault="00E04E8F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="205E4D12" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Octava.</w:t>
       </w:r>
@@ -5809,91 +5889,92 @@
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DDCBED" w14:textId="77777777" w:rsidR="00083712" w:rsidRPr="00743946" w:rsidRDefault="00FE16A5" w:rsidP="00083712">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk237426252"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.- </w:t>
       </w:r>
       <w:r w:rsidR="00083712" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La Memoria Económica que contempla el presupuesto total del ensayo ha sido convenida, previamente, por las partes, formando parte inseparable de este contrato como </w:t>
       </w:r>
       <w:r w:rsidR="00083712" w:rsidRPr="00B44247">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anexo II.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE52328" w14:textId="77777777" w:rsidR="00083712" w:rsidRPr="00743946" w:rsidRDefault="00083712" w:rsidP="00083712">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60828A20" w14:textId="316004D7" w:rsidR="008C6A88" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+    <w:p w14:paraId="60828A20" w14:textId="4D912C97" w:rsidR="008C6A88" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5906,2879 +5987,3195 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l Promotor abonará </w:t>
       </w:r>
       <w:r w:rsidR="00BD1582" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a la Fundación, </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en compensación por la realización del ensayo clínico la cantidad de euros</w:t>
+        <w:t>en compensación por la realización del ensayo clínico la cantidad de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47DA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47DA6" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidR="00426374" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F50188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>excluido</w:t>
       </w:r>
       <w:r w:rsidR="00F50188" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426374" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IVA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, correspondiente al presupuesto total del ensayo,</w:t>
       </w:r>
       <w:r w:rsidR="00BD1582" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lo que supone un coste/ p</w:t>
+        <w:t xml:space="preserve"> lo que supone un coste</w:t>
+      </w:r>
+      <w:r w:rsidR="00045123">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1582" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/ p</w:t>
       </w:r>
       <w:r w:rsidR="00BF6641">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>aciente de euros (</w:t>
+        <w:t>aciente de</w:t>
+      </w:r>
+      <w:r w:rsidR="00133985">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00133985" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6641">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> euros (</w:t>
       </w:r>
       <w:r w:rsidR="00F50188">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">excluido </w:t>
       </w:r>
       <w:r w:rsidR="00BF6641">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IVA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF9CA3D" w14:textId="77777777" w:rsidR="008C6A88" w:rsidRDefault="008C6A88" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD04D1E" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRDefault="008C6A88" w:rsidP="009049CB">
+    <w:p w14:paraId="2BD04D1E" w14:textId="07032C5A" w:rsidR="00606B4F" w:rsidRDefault="008C6A88" w:rsidP="009049CB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, el Promotor abonará a la Fundación la cantidad de </w:t>
+      </w:r>
+      <w:r w:rsidR="536E4ACE" w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.500 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">euros por el concepto de gastos de elaboración y negociación del contrato. En este caso, los datos de facturación y la persona de </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F35" w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contacto s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F35" w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los siguientes:</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="6A438807">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A306C" w14:textId="77777777" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="009049CB">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D467CBA" w14:textId="77777777" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="00BA2827">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk237501915"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asimismo, el Promotor abonará a la Fundación la cantidad de 600 euros por el concepto de gastos de elaboración y negociación del contrato. En este caso, los datos de facturación y la persona de </w:t>
-[...17 lines deleted...]
-    </w:p>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642B936E" w14:textId="77777777" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="00BA2827">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C3D513" w14:textId="77777777" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="00BA2827">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D22C3E" w14:textId="77777777" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="00BA2827">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDEB159" w14:textId="52388175" w:rsidR="00BA2827" w:rsidRDefault="00BA2827" w:rsidP="00BA2827">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="44ABE721" w14:textId="77777777" w:rsidR="00546E0C" w:rsidRPr="00743946" w:rsidRDefault="00546E0C" w:rsidP="009049CB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25FFB06E" w14:textId="77777777" w:rsidR="00CF1D45" w:rsidRPr="00743946" w:rsidRDefault="00CF1D45" w:rsidP="00CF1D45">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C18D95" w14:textId="11A82302" w:rsidR="00C863B0" w:rsidRDefault="00606B4F" w:rsidP="00964DFB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.- La facturación se calculará en función del grado de desarrollo del ensayo por paciente. Dicho desarrollo se calculará en función del </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="70E89A2A" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00743946" w:rsidRDefault="00455D95" w:rsidP="00455D95">
+        <w:t>2.- La facturación se calculará en función del grado de desarrollo del ensayo por paciente. Dicho desarrollo se calculará en función del reclutamiento de los pacientes y de las visitas realizadas a los mismos, valorándose éstas según tabla adjunta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E89A2A" w14:textId="77777777" w:rsidR="00455D95" w:rsidRDefault="00455D95" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="266F3F7C" w14:textId="65C65676" w:rsidR="002223F5" w:rsidRDefault="002223F5" w:rsidP="00CA621A">
+    <w:p w14:paraId="02CF8DF6" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E78682C" w14:textId="29C49A7E" w:rsidR="00C2001B" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C55B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*Insertar aquí tabla de visitas</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="0F8A6BDA" w14:textId="77777777" w:rsidR="00C2001B" w:rsidRDefault="00C2001B" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E53D6B" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00743946" w:rsidRDefault="00C55B87" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266F3F7C" w14:textId="7A47CC17" w:rsidR="002223F5" w:rsidRDefault="00C2001B" w:rsidP="00C2001B">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En este ensayo clínico se realizarán las </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> que se relacionan a continuación:</w:t>
+        <w:t>En caso de realizarse pruebas, procedimientos u otros conceptos facturables cuyos importes no estén incluidos en el precio de las visitas, se facturarán de forma independiente según la siguiente tabla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E34633" w14:textId="77777777" w:rsidR="002223F5" w:rsidRDefault="002223F5" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...201 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="210"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
-          <w:bottom w:w="15" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4315"/>
-        <w:gridCol w:w="4611"/>
+        <w:gridCol w:w="7225"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="2B13AD24" w14:textId="77777777" w:rsidTr="00964DFB">
+      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="2B13AD24" w14:textId="77777777" w:rsidTr="00C2001B">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248B8CA3" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021717D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>concepto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="189F1C77" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="189F1C77" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00C55B87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021717D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coste Total (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="32D086A8" w14:textId="77777777" w:rsidTr="00964DFB">
+      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="32D086A8" w14:textId="77777777" w:rsidTr="00C2001B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE6027D" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="2CE6027D" w14:textId="33310440" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00C2001B" w:rsidP="00A241B7">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2001B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fallo de selección</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFA4909" w14:textId="657F9642" w:rsidR="00A241B7" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Insertar importe fijo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="726BEE52" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CAB134" w14:textId="7A7CE1CA" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Visita no programada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFCC705" w14:textId="11C821B5" w:rsidR="00A241B7" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Insertar importe fijo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="6F6F33DF" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A371C34" w14:textId="2C47E458" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tasa de puesta en marcha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F41EEB4" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="00C55B87" w:rsidRDefault="00A241B7" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="683E57D5" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1825F2F7" w14:textId="47914D1B" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Archivo y almacenamiento de documentación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFA4909" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="02E6B870" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="00C55B87" w:rsidRDefault="00A241B7" w:rsidP="00C55B87">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="726BEE52" w14:textId="77777777" w:rsidTr="00964DFB">
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="7B73D51A" w14:textId="77777777" w:rsidTr="00C2001B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C79B5FE" w14:textId="224E5244" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Desplazamiento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de pacientes: Será gestionado por un proveedor externo. Ni la Fundación ni el Hospital gestionarán este reembolso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04CAB134" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="7447A437" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="5CDB3CE8" w14:textId="77777777" w:rsidTr="00964DFB">
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="0991FA15" w14:textId="77777777" w:rsidTr="00C2001B">
         <w:trPr>
-          <w:trHeight w:val="1740"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31A2A205" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
-[...263 lines deleted...]
-          <w:p w14:paraId="1825F2F7" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="25C341DB" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02E6B870" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="4EC22854" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A241B7" w:rsidRPr="0021717D" w14:paraId="0CD182A8" w14:textId="77777777" w:rsidTr="00964DFB">
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="52EA620A" w14:textId="77777777" w:rsidTr="00C2001B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4315" w:type="dxa"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABC7A98" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="4033A9C2" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB7FF7E" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRPr="0021717D" w:rsidRDefault="00A241B7" w:rsidP="00A241B7">
+          <w:p w14:paraId="19043ED0" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="4F027CAF" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C0077B" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EBB819" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="653FEA9F" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58102F54" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF49688" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="16115B3D" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6018C27B" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E9D807" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55B87" w:rsidRPr="0021717D" w14:paraId="2E817B00" w14:textId="77777777" w:rsidTr="00C2001B">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E5ECB5" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00A241B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B6A269" w14:textId="77777777" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39432324" w14:textId="77777777" w:rsidR="00CA621A" w:rsidRDefault="00CA621A" w:rsidP="00CA621A">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6D9FCA26" w14:textId="77777777" w:rsidR="00832EFE" w:rsidRDefault="00832EFE" w:rsidP="00C2001B">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBF6705" w14:textId="365720C7" w:rsidR="00C55B87" w:rsidRPr="00C55B87" w:rsidRDefault="00C55B87" w:rsidP="00C55B87">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk237417051"/>
+      <w:r w:rsidRPr="00C55B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Se requiere un importe fijo, no se acepta el pago por procedimiento de </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>fallo de selección y visita no programada.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="0CA708C9" w14:textId="77777777" w:rsidR="0027021F" w:rsidRPr="00743946" w:rsidRDefault="0027021F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49035834" w14:textId="77777777" w:rsidR="00F86039" w:rsidRDefault="00606B4F" w:rsidP="00F86039">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.- El cálculo del grado de realización del ensayo a efectos de facturación se notificará</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trimestralmente</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>semestralmente</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6641" w:rsidRPr="00BF6641">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por el </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>romotor a la Fundación siguiendo el mismo esquema de visitas detallado arriba.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486321A3" w14:textId="6257451D" w:rsidR="00F86039" w:rsidRPr="00C11C6B" w:rsidRDefault="00F86039" w:rsidP="00F86039">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk237426660"/>
+      <w:r w:rsidRPr="00C11C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para la emisión de la factura, el Promotor o su designado informará de las visitas, pruebas y procedimientos registrados en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C11C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CRDe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C11C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para que la Fundación emita la factura correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2CD4A7" w14:textId="1E0E336C" w:rsidR="004731B1" w:rsidRPr="00743946" w:rsidRDefault="00F86039" w:rsidP="00F86039">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El Promotor o su designado se compromete a facilitar a la dirección económica de la Fundación copia de la liquidación de gastos correspondientes al citado trimestre para que ésta pueda emitir la factura correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="71E6DFDC" w14:textId="77777777" w:rsidR="00BC79AB" w:rsidRDefault="00BC79AB" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DD8C86" w14:textId="6E316E63" w:rsidR="00504D01" w:rsidRDefault="00F86039" w:rsidP="00504D01">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*Completar e</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n caso de ser un ensayo no competitivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El número estimado de pacientes o sujetos a incluir será de   ………  pacientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE5962" w14:textId="77777777" w:rsidR="00832EFE" w:rsidRPr="00504D01" w:rsidRDefault="00832EFE" w:rsidP="00504D01">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC24BBA" w14:textId="15335C4B" w:rsidR="004731B1" w:rsidRDefault="00F86039" w:rsidP="00504D01">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86039">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*Completar en caso de ser un ensayo competitivo:</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Por ser un ensayo con reclutamiento competitivo el número de pacientes a incluir será de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01" w:rsidRPr="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pacientes en este centro, pudiendo superarse esta cifra para llegar al máximo de ……………  pacientes para todo el estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774A3250" w14:textId="77777777" w:rsidR="00964DFB" w:rsidRDefault="00964DFB" w:rsidP="00504D01">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1101F3" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.- En caso de pacientes que deban abandonar el estudio, a efectos de facturación y pago, la cantidad a abonar se calculará en proporción a las visitas realizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2984C529" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579928D6" w14:textId="171249B4" w:rsidR="001C50C5" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.- Los fondos económicos a cuya entrega viene obligado el promotor para el desarrollo del ensayo clínico</w:t>
+      </w:r>
+      <w:r w:rsidR="000226A2" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serán por éste ingresados en la cuenta corriente</w:t>
+      </w:r>
+      <w:r w:rsidR="00426374" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="000226A2" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426374" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="000226A2" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a Fundación</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk237426692"/>
+      <w:r w:rsidR="00FA3CCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IBAN:</w:t>
+      </w:r>
+      <w:r w:rsidR="00832EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00311E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719C1517" w14:textId="3405A039" w:rsidR="00311E3F" w:rsidRDefault="00311E3F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Correo electrónico a efectos de facturación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="0045C61D" w14:textId="77777777" w:rsidR="00504D01" w:rsidRPr="00743946" w:rsidRDefault="00504D01" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C082B8" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00456463" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.- Las obligaciones generales y económicas derivadas del presente contrato lo son en relación exclusiva con la realización del ensayo y no podrán extenderse ni vincular de forma tácita, otro tipo de relaciones y operaciones comerciales entre el Promotor y los centros e investigadores participantes en el estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596392AD" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFEDBC6" w14:textId="674A8A24" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00456463" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.- Ninguna de las partes intervinientes podrá realizar con otra parte interviniente o con terceros, intercambio económico de ningún tipo u otro tipo de compensación no económica relacionados con la realización del ensayo al margen de lo establecido en este contrato. Por tanto, el Promotor hace constar que no se han establecido ni se establecerán acuerdos ajenos al presente contrato con el</w:t>
+      </w:r>
+      <w:r w:rsidR="00516D98" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/la</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvestigador</w:t>
+      </w:r>
+      <w:r w:rsidR="00516D98" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal y sus colaboradores de los que se deriven retribuciones económicas adicionales o contraprestaciones en especie. Se excluyen de la presente cláusula los gastos de reuniones para la organización del ensayo (sólo para estudios multicéntricos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B422E78" w14:textId="77777777" w:rsidR="00DC44AF" w:rsidRDefault="00DC44AF" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D4564E" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRPr="00743946" w:rsidRDefault="00E04E8F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FD8EE2" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009311FC">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Novena.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seguro y Responsabilidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5F2D0C" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00743946" w:rsidRDefault="00455D95" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04500100" w14:textId="5F73E584" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00BC5062" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo con lo dispuesto en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el artículo </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Real Decreto </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1090/2015, de 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diciembre</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el promotor del ensayo acredita haber suscrito una póliza de seguro de responsabilidad civil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A1462">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la Compañía</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1462">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con domicilio social en</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1462">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. El Promotor prorrogará esta póliza u otra con cobertura equivalente hasta la finalización del ensayo. La póliza cubrirá los daños y perjuicios que como consecuencia del ensayo pudieran resultar para las personas en que hubiera de realizarse, por un importe asegurado de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[al menos el límite legal de 250.000 €]</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………… €</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por paciente sometido a ensayo con un límite máximo de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[al menos el límite legal de 2.500.000 €]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F825A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………</w:t>
+      </w:r>
+      <w:r w:rsidR="00504D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2501F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por ensayo clínico y año. Esta póliza cubre, asimismo, las responsabilidades del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">romotor, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal y sus colaboradores, así como las del </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ospital o </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entro donde se lleve a cabo el ensayo clínico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C431619" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B3804C" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="004731B1">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El contrato del seguro deberá ser otorgado con entidad a</w:t>
+      </w:r>
+      <w:r w:rsidR="004731B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seguradora acreditada en España, y e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Promotor se compromete a abonar las primas correspondientes que cubran la responsabilidad civil relativa al ensayo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754D9476" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C455D31" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Se presume, salvo prueba en contrario, que los daños que afecten a la salud de la persona sujeta a ensayo durante su realización y en el año siguiente a la terminación del tratamiento, se han producido como consecuencia del ensayo. Sin embargo, una vez concluido el año, el sujeto del ensayo está obligado a probar el nexo entre el ensayo y el daño producido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C14F10C" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207F79A3" w14:textId="24A69537" w:rsidR="00FE6DE9" w:rsidRDefault="00606B4F" w:rsidP="00547085">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Centro y el </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal se comprometen a informar al Promotor de cualquier reclamación o acción legal, real o potencial si es conocida, vinculable al ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8FC93B" w14:textId="77777777" w:rsidR="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED16C31" w14:textId="77777777" w:rsidR="00E04E8F" w:rsidRPr="00547085" w:rsidRDefault="00E04E8F" w:rsidP="00547085">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4060FFC0" w14:textId="11B954ED" w:rsidR="00504D01" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pruebas de la práctica clínica habitual</w:t>
-[...323 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Otros costes adicionales</w:t>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t>Décima.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Equipamiento extraordinario</w:t>
+      </w:r>
+      <w:r w:rsidR="003B73DD" w:rsidRPr="00204B69">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6AD4FF" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0FFBA5" w14:textId="68E65213" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00BA65E5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk237426731"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*Si el promotor no suministra equipamiento extraordinario, indicaremos: “No se prevé equipamiento extraordinario”, eliminando el resto de la cláusula.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="794876D2" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64404FD9" w14:textId="03AA3162" w:rsidR="00504D01" w:rsidRPr="00547085" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El Promotor se compromete a suministrar al/la investigador/a con la suficiente antelación, el siguiente equipamiento extraordinario necesario para la realización del estudio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124435A4" w14:textId="77777777" w:rsidR="00504D01" w:rsidRPr="00547085" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA8714" w14:textId="77777777" w:rsidR="00504D01" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7597B083" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DACF471" w14:textId="77777777" w:rsidR="00504D01" w:rsidRPr="00547085" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El Promotor será responsable de su mantenimiento durante la realización del estudio en el centro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF9FB24" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CFA1DA" w14:textId="45CCE6F0" w:rsidR="00547085" w:rsidRDefault="00504D01" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El/la Investigador/a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal se asegurará de que todos los materiales entregados se almacenen y manipulen de forma correcta y segura y sean utilizados únicamente para el desarrollo del estudio. Una vez finalizado éste, lo comunicará el Promotor para que proceda a la retirada del material sobrante a su costa, no siendo responsable de su custodia a partir de dicho momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30361643" w14:textId="77777777" w:rsidR="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406C7383" w14:textId="77777777" w:rsidR="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23877726" w14:textId="79FE6A04" w:rsidR="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Undécima.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Modificaciones al Protocolo del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDC89F9" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227E7021" w14:textId="23F5B0AC" w:rsidR="00606B4F" w:rsidRPr="00547085" w:rsidRDefault="00606B4F" w:rsidP="00A775AB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las modificaciones que se pretendan introducir en el desarrollo de este ensayo deberán contar con la tramitación previa y preceptiva que establece el </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artículo 26 del Real Decreto 1090/2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A05E61" w14:textId="77777777" w:rsidR="00F50188" w:rsidRPr="00547085" w:rsidRDefault="00F50188" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E519884" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRPr="00547085" w:rsidRDefault="00FE1974" w:rsidP="00A775AB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Agencia Española de Medicamentos y Productos Sanitarios, de oficio o a petición justificada del </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6295" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comité Ético de Investigación correspondiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá exigir al Promotor una modificación de cualquier aspecto del ensayo, de acuerdo con el artículo 28 del Real Decreto 1090/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B54BB4B" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRDefault="00606B4F" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B1387D" w14:textId="77777777" w:rsidR="00547085" w:rsidRPr="00547085" w:rsidRDefault="00547085" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA2270E" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00547085" w:rsidRDefault="00910E7B" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Duodécima.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F311B" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modificación </w:t>
+      </w:r>
+      <w:r w:rsidR="001474BA" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del contrato</w:t>
+      </w:r>
+      <w:r w:rsidR="009049CB" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001474BA" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC79AB">
-[...210 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="63C112D5" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00547085" w:rsidRDefault="00455D95" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FC71EA" w14:textId="77777777" w:rsidR="005F311B" w:rsidRPr="00547085" w:rsidRDefault="00606B4F" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5.- Los fondos económicos a cuya entrega viene obligado el promotor para el desarrollo del ensayo clínico</w:t>
-[...533 lines deleted...]
-        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.-</w:t>
+      </w:r>
+      <w:r w:rsidR="005F311B" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El presente contrato</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7C19" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es un modelo aprobado por la C</w:t>
+      </w:r>
+      <w:r w:rsidR="005F311B" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsejería de Salud y el Servicio Murciano de salud, cuyas cláusulas podrán ser modificadas </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7C19" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por las partes </w:t>
+      </w:r>
+      <w:r w:rsidR="005F311B" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exclusivamente cuando sea necesario aclarar o complementar determinadas cuestiones. Dicha modificación no podrá afectar a cuestiones esenciales del contrato.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAACD23" w14:textId="77777777" w:rsidR="003D7C19" w:rsidRPr="00547085" w:rsidRDefault="003D7C19" w:rsidP="00547085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068C9B3A" w14:textId="77777777" w:rsidR="003D7C19" w:rsidRPr="00547085" w:rsidRDefault="003D7C19" w:rsidP="00A775AB">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...561 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. En el supuesto de que las modificaciones del protocolo del ensayo previstas en la cl</w:t>
       </w:r>
-      <w:r w:rsidR="009A3E1A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidR="009A3E1A" w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>áusula anterior</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00547085">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supongan una modificación de las condiciones establecidas en el presente contrato, deberá confeccionarse una adenda al mismo, que incluirá las estipulaciones que resulten de dicha modificación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2BA11D" w14:textId="77777777" w:rsidR="005F311B" w:rsidRDefault="005F311B" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09486387" w14:textId="77777777" w:rsidR="00547085" w:rsidRDefault="00547085" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D0B359" w14:textId="77777777" w:rsidR="003D7C19" w:rsidRPr="003D7C19" w:rsidRDefault="003D7C19" w:rsidP="009311FC">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D7C19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -9171,207 +9568,229 @@
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00655C0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) Si las partes estimaran que no se podrá completar el ensayo satisfactoriamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222B0588" w14:textId="66B34CF3" w:rsidR="00B55C2F" w:rsidRPr="00B55C2F" w:rsidRDefault="00655C0F" w:rsidP="00B55C2F">
+    <w:p w14:paraId="222B0588" w14:textId="232FCE43" w:rsidR="00B55C2F" w:rsidRPr="00B55C2F" w:rsidRDefault="00655C0F" w:rsidP="00BA65E5">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="1260" w:firstLine="158"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55C2F" w:rsidRPr="00B55C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) El Promotor se reserva el derecho a cancelar el contrato por causa debidamente justificada.</w:t>
+      </w:r>
+      <w:r w:rsidR="0085183A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677FFB76" w14:textId="77777777" w:rsidR="00B55C2F" w:rsidRPr="00743946" w:rsidRDefault="00B55C2F" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DEBB87" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="003D7C19" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>g</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="33DEBB87" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="003D7C19" w:rsidP="00455D95">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50188">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finalización</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50188" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se produjese a petición razonada de las partes o por causa de fuerza mayor imponderable, se efectuaría la liquidación de las obligaciones económicas generadas hasta la fecha de suspensión, considerando la reparación de daños a personas o cosas que pudiera resultar pertinente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD05D6" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E65836A" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="003D7C19" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.- </w:t>
+        <w:t>.-</w:t>
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si la </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F50188">
+        <w:t xml:space="preserve"> En caso de finalización anticipada del ensayo, se pagarán por el promotor todas las prestaciones que hayan sido realizadas a fecha de dicha resolución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676F347A" w14:textId="77777777" w:rsidR="00910E7B" w:rsidRDefault="00910E7B" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>finalización</w:t>
-[...71 lines deleted...]
-    <w:p w14:paraId="676F347A" w14:textId="77777777" w:rsidR="00910E7B" w:rsidRPr="00743946" w:rsidRDefault="00910E7B" w:rsidP="00455D95">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F6F5DF" w14:textId="77777777" w:rsidR="002370E5" w:rsidRPr="00743946" w:rsidRDefault="002370E5" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303D1B4A" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="003D7C19" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -9546,51 +9965,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E6E133B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="009049CB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F7762">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El contenido del archivo maestro del ensayo clínico contendrá en todo momento los documentos esenciales relacionados con dicho ensayo clínico que permitan verificar la realización de un ensayo clínico y la calidad de los datos obtenidos teniendo en cuenta todas las características de dicho ensayo, y en particular si se trata de un ensayo clínico de bajo nivel de intervención. Dicho archivo estará fácilmente disponible para los Estados miembros, que podrán acceder a él directamente cuando lo soliciten. El contenido del archivo maestro del investigador y el del promotor pueden diferir cuando así lo justifique el distinto carácter de las responsabilidades de uno y otro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE47894" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF29DCE" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
       <w:pPr>
@@ -9800,50 +10218,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25A1C561" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F7762">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los soportes utilizados para conservar el contenido del archivo maestro permitirán mantenerlo completo y legible a lo largo del plazo indicado en el párrafo primero. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1DE8B0" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78748898" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00FE1974">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9852,50 +10271,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se d</w:t>
       </w:r>
       <w:r w:rsidR="006C75C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eberá poder</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7762">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rastrear cualquier alteración del contenido del archivo maestro del ensayo clínico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A91533" w14:textId="77777777" w:rsidR="00BC5062" w:rsidRDefault="00BC5062" w:rsidP="00FE1974">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63697EA0" w14:textId="77777777" w:rsidR="00121E92" w:rsidRDefault="00121E92" w:rsidP="00FE1974">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569F013F" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00E1256C" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -9952,541 +10383,735 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Propiedad y Publicación de los resultados del estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFF9ED0" w14:textId="77777777" w:rsidR="00455D95" w:rsidRPr="00743946" w:rsidRDefault="00455D95" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente3"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="657C4BA1" w14:textId="6F268323" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009049CB">
+    <w:p w14:paraId="657C4BA1" w14:textId="3C977DB5" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="009049CB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.- La totalidad de los datos, resultados, descubrimientos, invenciones, métodos e información, patentable o no, realizados, obtenidos o desarrollados durante el estudio por los investigadores, sus agentes, empleados y cualquier otra persona implicada en el desarrollo del estudio </w:t>
-      </w:r>
+        <w:t>1.- La totalidad de los datos, resultados, descubrimientos, invenciones, métodos e información, patentable o no, realizados, obtenidos o desarrollados durante el estudio por los investigadores, sus agentes, empleados y cualquier otra persona implicada en el desarrollo del estudio serán y permanecerán de la exclusiva propiedad del promotor</w:t>
+      </w:r>
+      <w:r w:rsidR="00121E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>quedando sujetas las Partes a lo establecido en la legislación que resulte de aplicación. Esta circunstancia no impedirá al I</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvestigador</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y a la F</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>undación</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el uso de los resultados en sus actividades profesionales</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en investigación, docencia y asistencia sanitaria (fines no comerciales)</w:t>
+      </w:r>
+      <w:r w:rsidR="00121E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alvaguardando los derechos de propiedad industrial y/o intelectual del P</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>romotor</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y respetando lo establecido en el P</w:t>
+      </w:r>
+      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rotocolo</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6E56EC" w14:textId="77777777" w:rsidR="00D01DC8" w:rsidRDefault="00D01DC8" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AC3962" w14:textId="77777777" w:rsidR="00BF7362" w:rsidRPr="001C6D2E" w:rsidRDefault="00BF7362" w:rsidP="00BF7362">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C6D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de contratos con memoria económica cero, las partes acuerdan que la propiedad intelectual e industrial de los resultados derivados del presente estudio sea compartida, en proporción a la aportación de cada una de ellas a la presente investigación. En los instrumentos de protección del conocimiento generado, se hará constar de manera expresa dicha circunstancia de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C6D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co-titularidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C6D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Los gastos derivados necesarios para la protección de dicha propiedad, serán asumidos por las partes en los mismos términos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77898E1F" w14:textId="77777777" w:rsidR="00BF7362" w:rsidRPr="00743946" w:rsidRDefault="00BF7362" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60098A1A" w14:textId="5ECF6FF4" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Sin perjuicio de lo dispuesto en el apartado 3 de la presente cláusula, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal se compromete a velar porque la información a la que se tenga acceso, en relación con el ensayo, sea guardada y tratada de forma confidencial y se hace responsable de que esta obl</w:t>
+      </w:r>
+      <w:r w:rsidR="00770915" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>igación sea c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onocida y cumplida por todas las personas que hayan de tener acceso a la misma, de conformidad con lo previsto en el presente contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6903F6B6" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581C9A34" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- El promotor está obligado a publicar directamente los resultados del ensayo clínico, sean positivos o no. La publicación se realizará, previa supresión de cualquier información de carácter confidencial, preferentemente en revistas científicas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C863B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o al menos en bases de datos de EECC, reconocidas internacionalmente</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con independencia de las obligaciones de publicación del </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>serán y permanecerán de la exclusiva propiedad del promotor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00320B5A">
+        <w:t>informe de los resultados en el Registro español de estudios clínicos (REec) y de lo establecido</w:t>
+      </w:r>
+      <w:r w:rsidR="006C75C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la legislación vigente</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C75C9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00670321" w:rsidRPr="00320B5A">
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En la publicación se mencionará que el estudio está aprobado por los Comités Éticos de la Investigación Clínica pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C54A0EB" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AE4405" w14:textId="0FF2942E" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7362">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk237427294"/>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El investigador</w:t>
+      </w:r>
+      <w:r w:rsidR="00516D98" w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá presentar los resultados en una reunión científica y/o publicarlos en una revista de reconocido prestigio científico, comprometiéndose a suministrar al Promotor una copia del manuscrito u original, con la suficiente antelación, a efectos de que éste tenga oportunidad de conocer su </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenido y hacer las comprobaciones oportunas. El Promotor, en un plazo máximo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00621D30" w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>días a contar desde la recepción del manuscrito, debe comunicar al</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1A7D" w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/a la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nvestigador</w:t>
       </w:r>
-      <w:r w:rsidR="00320B5A" w:rsidRPr="00320B5A">
-[...108 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="001A1A7D" w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3332E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal, por escrito, si está de acuerdo o no con el contenid</w:t>
+      </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>o. Transcurrido este plazo sin que el Promotor haya contestado, se considerará que está de acuerdo y el investigador podrá proceder a su publicación.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="797435D3" w14:textId="77777777" w:rsidR="00AF4CE3" w:rsidRPr="00743946" w:rsidRDefault="00AF4CE3" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A41E0D3" w14:textId="2BEF755D" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>onocida y cumplida por todas las personas que hayan de tener acceso a la misma, de conformidad con lo previsto en el presente contrato.</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Si el Promotor así lo solicita, con el fin de asegurar apropiadamente la protección de invenciones o desarrollos derivados del ensayo, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvestigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.- El promotor está obligado a publicar directamente los resultados del ensayo clínico, sean positivos o no. La publicación se realizará, previa supresión de cualquier información de carácter confidencial, preferentemente en revistas científicas </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="006C75C9">
+        <w:t>rincipal acepta retrasar la presentación de la publicación propuesta, durante un plazo no superior a seis meses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5B048C" w14:textId="77777777" w:rsidR="00AF4CE3" w:rsidRPr="00743946" w:rsidRDefault="00AF4CE3" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACA5F7A" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Queda bien entendido que el régimen aquí previsto sobre publicidad o difusión, en cualquier formato, de los resultados del ensayo objeto del presente contrato está referido, tratándose de un ensayo clínico multicéntrico, a los resultados globales del mismo, por lo que, en ningún caso, podrá tener lugar la publicación de datos o difusión con carácter previo a la finalización del ensayo en todos los centros involucrados en su realización salvo autorización previa y por escrito del Promotor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BDA563" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267E872E" w14:textId="5A698968" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00606B4F" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743946">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2778">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En la publicación se mencionará que el estudio está aprobado por los Comités Éticos de la Investigación Clínica pertinentes.</w:t>
-[...216 lines deleted...]
-        <w:t xml:space="preserve">4.-Las partes se comprometen a colaborar e informarse recíprocamente en relación con el ensayo, su seguimiento y los resultados del mismo, siguiendo a estos efectos las exigencias recogidas en el artículo </w:t>
+        <w:t xml:space="preserve">Las partes se comprometen a colaborar e informarse recíprocamente en relación con el ensayo, su seguimiento y los resultados del mismo, siguiendo a estos efectos las exigencias recogidas en el artículo </w:t>
       </w:r>
       <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00FE1974" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Real Decreto </w:t>
       </w:r>
       <w:r w:rsidR="00FE1974">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1090/2015, de 4 de diciembre</w:t>
       </w:r>
@@ -10641,50 +11266,62 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>subestudio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B0658D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de un ensayo clínico finalice en fecha posterior al resto del ensayo será necesario que el resumen de sus resultados se publique en el año siguiente a su finalización, sin que esto suponga retraso en la presentación de los resultados del resto del ensayo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3401EC9B" w14:textId="77777777" w:rsidR="00FE1974" w:rsidRDefault="00FE1974" w:rsidP="00455D95">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0942B40B" w14:textId="77777777" w:rsidR="00121E92" w:rsidRDefault="00121E92" w:rsidP="00455D95">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DEB71F" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="00E1256C" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
@@ -10747,68 +11384,78 @@
       </w:r>
       <w:r w:rsidR="00606B4F" w:rsidRPr="00743946">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2323FEAC" w14:textId="77777777" w:rsidR="003B75DC" w:rsidRPr="00743946" w:rsidRDefault="003B75DC" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D0CDB3D" w14:textId="60740142" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="6D0CDB3D" w14:textId="4B24B85B" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk237427349"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk237427434"/>
       <w:r w:rsidRPr="0035529C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Las P</w:t>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="008D1FDC" w:rsidRPr="0035529C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>artes</w:t>
       </w:r>
       <w:r w:rsidRPr="0035529C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se comprometen a poner todos los medios a su alcance para garantizar la C</w:t>
       </w:r>
       <w:r w:rsidR="008D1FDC" w:rsidRPr="0035529C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onfidencialidad</w:t>
       </w:r>
@@ -10928,441 +11575,529 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En cumplimiento de lo establecido en el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“RGPD”)</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y en la ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, el tratamiento de los datos de carácter </w:t>
+        <w:t>, y en la ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, el tratamiento de los datos de carácter personal de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l Ensayo y de</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> las personas firmantes y gestoras del presente contrato, queda sujeto a dicha normativa, según la cual:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="7959A64A" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4D5E7D" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Para el </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tratamiento de los datos de carácter personal de los pacientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562EDA1E" w14:textId="12076964" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="562EDA1E" w14:textId="2566FC79" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Investigador principal y sus colaboradores mantendrán la confidencialidad de los datos de carácter personal de los sujetos incluidos en el mismo. Se responsabilizarán de la conservación y custodia de los códigos de identificación de los sujetos, y la documentación pertinente del Estudio durante el tiempo legalmente establecido. </w:t>
+        <w:t xml:space="preserve">El Investigador </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3030">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal y sus colaboradores mantendrán la confidencialidad de los datos de carácter personal de los sujetos incluidos en el mismo. Se responsabilizarán de la conservación y custodia de los códigos de identificación de los sujetos, y la documentación pertinente del Estudio durante el tiempo legalmente establecido. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E72A2B7" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Así mismo, se asegurarán de que los datos que sean comunicados al Promotor sean previamente disociados, de modo que la información que se obtenga de los mismos no pueda asociarse a persona identificada o identificable. En su virtud no proporcionará al Promotor ni tampoco, en su caso, a persona por él designada, datos de esta naturaleza, incluidas las iniciales que pudieran corresponder a tales datos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED91CF2" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="6ED91CF2" w14:textId="7D73A2EC" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El/la Investigador/a principal, sus colaboradores y el Promotor se comprometen a utilizar los datos obtenidos que fueran imprescindibles para la realización del estudio, única y exclusivamente en la medida en que resulten necesarios para la gestión, desarrollo, estudio o análisis de los resultados obtenidos a lo largo del mismo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A386149" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> El/la Investigador/a </w:t>
+      </w:r>
+      <w:r w:rsidR="006575B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3030">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal, sus colaboradores y el Promotor se comprometen a utilizar los datos obtenidos que fueran imprescindibles para la realización del estudio, única y exclusivamente en la medida en que resulten necesarios para la gestión, desarrollo, estudio o análisis de los resultados obtenidos a lo largo del mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A386149" w14:textId="67523E30" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Las Partes acuerdan que el Promotor no podrá participar en el proceso de recogida de datos de los participantes en el Estudio.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FF8DA40" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3030">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artes acuerdan que el Promotor no podrá participar en el proceso de recogida de datos de los participantes en el Estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF8DA40" w14:textId="0FF7DBED" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En consecuencia, el Centro será responsable de cumplir con el deber de información en relación con los participantes en Estudio facilitándoles, en el momento en el que se les haga entrega del consentimiento informado, un documento específico que contenga toda la información relativa al tratamiento de sus datos personales en el marco del Estudio.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08D9B3F4" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+        <w:t xml:space="preserve">En consecuencia, el </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3030">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entro será responsable de cumplir con el deber de información en relación con los participantes en Estudio facilitándoles, en el momento en el que se les haga entrega del consentimiento informado, un documento específico que contenga toda la información relativa al tratamiento de sus datos personales en el marco del Estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E26E0E" w14:textId="5DFC8DE4" w:rsidR="00670321" w:rsidRDefault="00DF7801" w:rsidP="00564CBC">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las Partes acuerdan que el Centro será responsable de la realización del proceso de codificación de los datos personales de los participantes en el Estudio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D93DEE" w14:textId="4162DFF8" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="573F7374" w14:textId="77777777" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00564CBC">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4152">
-[...8 lines deleted...]
-    <w:p w14:paraId="15E26E0E" w14:textId="77777777" w:rsidR="00670321" w:rsidRDefault="00DF7801" w:rsidP="00670321">
+    </w:p>
+    <w:p w14:paraId="19547597" w14:textId="712421F7" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00564CBC">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El Promotor del presente Ensayo garantiza que el protocolo establece los mecanismos que permiten la disociación de los datos de carácter personal contenidos en el fichero de pacientes con relación a los sujetos que participan en el Ensayo, siendo el Centro, directamente y/o a través del Investigador, el responsable de la codificación de los datos personales de los Participantes en el Ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6749E682" w14:textId="77777777" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00564CBC">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0650BD0E" w14:textId="475E865B" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00564CBC">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A estos efectos, el Centro deberá hacer uso de un procedimiento que garantice que, en la información recibida por el Promotor, y, en particular, en aquella contenida en los cuadernos de recogida de datos, no consten datos identificativos de los participantes en el Estudio. El Centro se compromete a no facilitar, en ningún caso, información al Promotor que le permita acceder y conocer, directa o indirectamente, los datos identificativos de los participantes en el Estudio, en particular, pero no limitadamente, el Centro en ningún caso facilitará información sobre el proceso de codificación que ha sido utilizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761EEC5F" w14:textId="77777777" w:rsidR="00670321" w:rsidRDefault="00670321" w:rsidP="00564CBC">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDEE0AB" w14:textId="48F859CC" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00670321">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A estos efectos, el Centro deberá hacer uso de un procedimiento que garantice que, en la información recibida por el Promotor, y, en particular, en aquella contenida en los cuadernos de recogida de datos, no consten datos identificativos de los participantes en el Estudio. El Centro se compromete a no facilitar, en ningún caso, información al Promotor que le permita acceder </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C3030">
+        <w:t>Asimismo, el Centro adoptará las medidas que permitan conocer la trazabilidad de los accesos que pudieran haberse realizado a los datos personales en los supuestos en que se produjese un acceso accidental a los mismos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B5C053" w14:textId="77777777" w:rsidR="00670321" w:rsidRPr="00F5394E" w:rsidRDefault="00670321" w:rsidP="00670321">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545DFF80" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5394E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Promotor se compromete a no acceder a documentación relativa al Ensayo Clínico que contenga datos identificativos de los Participantes en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5394E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>y conocer, directa o indirectamente, los datos identificativos de los participantes en el Estudio, en particular, pero no limitadamente, el Centro en ningún caso facilitará información sobre el proceso de codificación que ha sido utilizado.</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">El Promotor se compromete a no acceder a documentación relativa al Ensayo Clínico que contenga datos identificativos de los Participantes en el mismo, o solicitar información de los Participantes con fines de </w:t>
+        <w:t xml:space="preserve">mismo, o solicitar información de los Participantes con fines de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F5394E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reidentificación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5394E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, salvo que sea necesario para el cumplimiento de obligaciones legales o las normas de buena práctica clínica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533398AD" w14:textId="77777777" w:rsidR="00670321" w:rsidRDefault="00DF7801" w:rsidP="00670321">
       <w:pPr>
         <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Centro actuará como punto de contacto para los participantes en el Estudio, de manera que se obliga a atender cuantas consultas puedan realizarle los participantes en el Estudio en relación con el tratamiento de sus datos personales, así como a atender las solicitudes de ejercicio de los derechos de acceso, rectificación, supresión y limitación del tratamiento en los plazos establecidos para ello en la normativa de protección de datos personales que resulte de aplicación en cada momento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3BE06A" w14:textId="55AC6F38" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00670321">
+    <w:p w14:paraId="1D3BE06A" w14:textId="3750B579" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00670321">
       <w:pPr>
         <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ya que e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4152">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l Promotor no accede materialmente a los datos identificativos de los participantes en el Ensayo, no podrá́ atender las solicitudes de ejercicio de derechos remitidas por los participantes. Sin perjuicio de lo anterior, a pesar de que el Promotor no pueda atender dichas solicitudes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en el caso de recibir una solicitud, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B4152">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tiene la obligación de dar respuesta a los participantes indicándoles que no constan datos en sus registros y que deben dirigirse al Centro a través de los datos de contacto que constan en el documento específico que incluye la información relativa al tratamiento de datos personales que les fue facilitado. Cuando sea necesario y apropiado, las Partes se ayudarán mutuamente proporcionando la información necesaria para garantizar que los derechos de los Sujetos del ensayo se implementen total y efectivamente. En caso de que sea necesaria la asistencia del Promotor, la información se compartirá mediante el uso del número de identificación específico del estudio de los Sujetos del ensayo</w:t>
       </w:r>
+      <w:r w:rsidR="00564CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D1D0951" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFB34D9" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11501,50 +12236,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las Partes se comprometen a tratar los datos personales de los sujetos participantes en el Estudio de acuerdo con la normativa nacional y europea vigente en la materia y, en concreto, de acuerdo con el Reglamento (UE) 2016/679.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286E970E" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Asimismo, las Partes se comprometen y responsabilizan a hacer cumplir dicha normativa y su deber de confidencialidad a sus trabajadores y a aquellos terceros que subcontraten y participen de forma alguna en el tratamiento de información de los sujetos participantes en el Estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A5C5E9" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Queda prohibido cualquier tratamiento de los datos al margen del Estudio que legitima el acceso y no se cederá ningún dato personal de los sujetos participantes en el Estudio, excepto en aquellas circunstancias en las que lo permita la Ley o el consentimiento informado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A63C9C" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
@@ -11584,129 +12320,136 @@
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre los sujetos participantes en el Estudio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que esté en el Centro, a efectos de verificar la exactitud y la fiabilidad de los datos facilitados por el Investigador Principal. El Centro también facilitará el acceso a estos datos a los inspectores de las autoridades sanitarias competentes, cuando así lo exija la normativa vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6FF2A9" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="0B6FF2A9" w14:textId="7D5998FD" w:rsidR="00DF7801" w:rsidRPr="006C3030" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De conformidad con la normativa de protección de datos arriba mencionada, el Promotor es el responsable del tratamiento de los datos de los sujetos participantes en el Ensayo introducidos por el Centro en el CRD y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>el Centro, es el responsable del tratamiento de los datos personales contenidos en la historia clínica del paciente, así como de los datos del investigador principal y sus colaboradores participantes en el estudio.</w:t>
+        <w:t xml:space="preserve">el Centro, es el responsable del tratamiento de los datos personales contenidos en la historia clínica del paciente, así como de los datos del investigador </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3030">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rincipal y sus colaboradores participantes en el estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BCE388" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El Centro se compromete a facilitar a los sujetos, a través del Investigador Principal, la hoja del consentimiento informado proporcionada por el Promotor, con la información relativa al tratamiento de sus datos personales en el marco del Ensayo, así como facilitarles un mecanismo adecuado que permita a los interesados ejercer sus derechos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00566A78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">acceso, rectificación, supresión de sus datos personales, o la limitación u oposición a </w:t>
-[...8 lines deleted...]
-        <w:t>su tratamiento, así como, en su caso, a la portabilidad de sus datos</w:t>
+        <w:t>acceso, rectificación, supresión de sus datos personales, o la limitación u oposición a su tratamiento, así como, en su caso, a la portabilidad de sus datos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3030">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, según se disponga en la hoja de consentimiento informad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o.</w:t>
       </w:r>
@@ -11751,73 +12494,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Protección de Datos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6DAE6D" w14:textId="1D18CA35" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="2C6DAE6D" w14:textId="374E2991" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Por parte del Promotor: </w:t>
       </w:r>
+      <w:r w:rsidR="00564CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06C963DE" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000244CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Por parte del Centro: domicilio el que figura en el presente contrato</w:t>
       </w:r>
       <w:r>
@@ -11880,50 +12631,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA2321C" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si alguna de las Partes necesitara realizar una transferencia de Datos Personales fuera del Espacio Económico Europeo (EEE), se realizará solo cuando lo permita la legislación aplicable en el EEE, basándose en los mecanismos legales de transferencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65692287" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="00ED3A76" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5E8464" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12080,107 +12832,107 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01779662" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En tal caso, cada parte en la medida que le corresponda deberá comunicar las violaciones de seguridad de los datos a la Autoridad de Protección de Datos y/o a los interesados conforme a lo establecido en la </w:t>
-[...8 lines deleted...]
-        <w:t>normativa vigente. Esta comunicación deberá realizarse conforme lo dispuesto en el artículo 33 del RGPD.</w:t>
+        <w:t>En tal caso, cada parte en la medida que le corresponda deberá comunicar las violaciones de seguridad de los datos a la Autoridad de Protección de Datos y/o a los interesados conforme a lo establecido en la normativa vigente. Esta comunicación deberá realizarse conforme lo dispuesto en el artículo 33 del RGPD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFB45E4" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB501E3" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="00F57FDD" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las Partes se comprometen a adoptar y aplicar las medidas de seguridad estipuladas en el presente contrato, conforme lo previsto en el artículo 32 del RGPD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y demás normativa aplicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3A76">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que garanticen la seguridad de los datos de carácter personal y eviten su alteración, pérdida, tratamiento o acceso no autorizado, habida cuenta del estado de la tecnología, la naturaleza de los datos almacenados y los riesgos a que estén expuestos, ya provengan de la acción humana o del medio físico o natural. Particularmente, al recoger y tratar datos personales, las partes acuerdan adoptar todas las medidas razonables y apropiadas para salvaguardar tales datos, para preservar la intimidad sobre la salud y la información médica de los Participantes, para informar debidamente a los sujetos a los que se refieren los datos acerca de la recogida y tratamiento de sus datos personales, para garantizar a los sujetos a los que se refieren los datos un acceso razonable a sus datos personales y para impedir el acceso de personas no autorizadas. </w:t>
+        <w:t xml:space="preserve">, que garanticen la seguridad de los datos de carácter personal y eviten su alteración, pérdida, tratamiento o acceso no autorizado, habida cuenta del estado de la tecnología, la naturaleza de los datos almacenados y los riesgos a que estén expuestos, ya provengan de la acción humana o del medio físico o natural. Particularmente, al recoger y tratar datos personales, las partes acuerdan adoptar todas las medidas razonables y apropiadas para salvaguardar tales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">datos, para preservar la intimidad sobre la salud y la información médica de los Participantes, para informar debidamente a los sujetos a los que se refieren los datos acerca de la recogida y tratamiento de sus datos personales, para garantizar a los sujetos a los que se refieren los datos un acceso razonable a sus datos personales y para impedir el acceso de personas no autorizadas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411634EF" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRPr="00F57FDD" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57FDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -12400,51 +13152,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> de medidas precontractuales solicitadas por el interesado.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729318A9" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La base jurídica del tratamiento de los datos personales deriva de la ejecución del contrato, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> por tanto, sin el tratamiento de los mismos no se </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12454,51 +13205,51 @@
     </w:p>
     <w:p w14:paraId="1026121E" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6B52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los datos personales que sean proporcionados en relación con el contrato no serán cedidos a terceros, salvo que se disponga en una obligación legal o por la autoridad sanitaria competente en Murcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F91D328" w14:textId="6095A334" w:rsidR="00DF7801" w:rsidRPr="008F6B52" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+    <w:p w14:paraId="32983C63" w14:textId="2F089BF0" w:rsidR="00564CBC" w:rsidRPr="00564CBC" w:rsidRDefault="00DF7801" w:rsidP="00564CBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los firmantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -12523,78 +13274,130 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s del contrato podrá</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ejercer sus derechos de acceso, rectificación, supresión de sus datos personales, o la limitación u oposición a su tratamiento, así como, en su caso, a la portabilidad de sus datos, solicitándolo por escrito, , e indicando el derecho que ejercitan, a la FFIS, a través de su web www.ffis.es (por parte de la Entidad Gestora)</w:t>
+        <w:t xml:space="preserve"> ejercer sus derechos de acceso, rectificación, supresión de sus datos personales, o la limitación u oposición a su tratamiento, así como, en su </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>caso, a la portabilidad de sus datos, solicitándolo por escrito, , e indicando el derecho que ejercitan, a la FFIS, a través de su web www.ffis.es (por parte de la Entidad Gestora)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; a</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3F83">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00564CBC" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00564CBC" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00564CBC" w:rsidRPr="00AE608B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00923394">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (por parte del Promotor); y al Centro, mediante correo electrónico a  dpd-sms@carm.es (por parte del Centro).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="385E593C" w14:textId="77777777" w:rsidR="00DF7801" w:rsidRDefault="00DF7801" w:rsidP="00DF7801">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:right="-1" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EA2D4B" w14:textId="77777777" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00DF7801">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F95FB8D" w14:textId="77777777" w:rsidR="008A08C8" w:rsidRDefault="00DF2724" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00743946">
@@ -12766,50 +13569,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la manera que se acuerde con el Promotor y de</w:t>
       </w:r>
       <w:r w:rsidRPr="00620B5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> acuerdo con la normativa vigente. A tal efecto, tendrán en cuenta y respetarán todos los derechos de la otra sobre los logotipos y cualquier otro elemento susceptible de protección de la propiedad industrial o intelectual de su titularidad que, con su autorización, utilice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42168791" w14:textId="77777777" w:rsidR="008A08C8" w:rsidRDefault="008A08C8" w:rsidP="00455D95">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1B09AC" w14:textId="77777777" w:rsidR="00564CBC" w:rsidRDefault="00564CBC" w:rsidP="00455D95">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755BAD73" w14:textId="77777777" w:rsidR="00606B4F" w:rsidRPr="00743946" w:rsidRDefault="008A08C8" w:rsidP="009311FC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -13228,50 +14045,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FC35ABF" w14:textId="77777777" w:rsidR="00E00EA8" w:rsidRPr="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00E00EA8">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E00EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Geren</w:t>
             </w:r>
             <w:r w:rsidR="003D7C19">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cia</w:t>
             </w:r>
             <w:r w:rsidRPr="00E00EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> del Hospital</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="147D411C" w14:textId="77777777" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00455D95">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
@@ -13514,69 +14332,88 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F59964" w14:textId="77777777" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00EB747F">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B0842CB" w14:textId="77777777" w:rsidR="00A241B7" w:rsidRDefault="00A241B7" w:rsidP="00EB747F">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="130A5DAF" w14:textId="13B32D86" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00EB747F">
+          <w:p w14:paraId="130A5DAF" w14:textId="60A93826" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00EB747F">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>El Investigador principal</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">El Investigador </w:t>
+            </w:r>
+            <w:r w:rsidR="00945E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rincipal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FB8B993" w14:textId="77777777" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00EB747F">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CB3FC51" w14:textId="77777777" w:rsidR="00E00EA8" w:rsidRDefault="00E00EA8" w:rsidP="00EB747F">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -13631,58 +14468,58 @@
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00606B4F" w:rsidSect="00FA42FE">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1977" w:right="1701" w:bottom="1078" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ACD940F" w14:textId="77777777" w:rsidR="00D035DE" w:rsidRDefault="00D035DE">
+    <w:p w14:paraId="360D597B" w14:textId="77777777" w:rsidR="00AF2D16" w:rsidRDefault="00AF2D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A592FAD" w14:textId="77777777" w:rsidR="00D035DE" w:rsidRDefault="00D035DE">
+    <w:p w14:paraId="4B277D52" w14:textId="77777777" w:rsidR="00AF2D16" w:rsidRDefault="00AF2D16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
@@ -13728,51 +14565,50 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="149ED126" w14:textId="77777777" w:rsidR="008C6A88" w:rsidRDefault="008C6A88" w:rsidP="00B3580E">
@@ -13857,301 +14693,329 @@
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="34F8CE5A" w14:textId="77777777" w:rsidR="008C6A88" w:rsidRDefault="008C6A88" w:rsidP="00FA42FE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="357E3A39" w14:textId="77777777" w:rsidR="00D035DE" w:rsidRDefault="00D035DE">
+    <w:p w14:paraId="66D254AC" w14:textId="77777777" w:rsidR="00AF2D16" w:rsidRDefault="00AF2D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16FCFB67" w14:textId="77777777" w:rsidR="00D035DE" w:rsidRDefault="00D035DE">
+    <w:p w14:paraId="65B5770B" w14:textId="77777777" w:rsidR="00AF2D16" w:rsidRDefault="00AF2D16">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0DFBB342" w14:textId="77777777" w:rsidR="003B73DD" w:rsidRDefault="003B73DD" w:rsidP="003B73DD">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841B8D">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:t>Detallar si aplica o poner expresamente que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no se prevé equipamiento</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E434D50" w14:textId="13B66E6A" w:rsidR="008C6A88" w:rsidRDefault="00AD075E" w:rsidP="00F7164E">
+  <w:p w14:paraId="2E434D50" w14:textId="191E7BF9" w:rsidR="008C6A88" w:rsidRDefault="00653206" w:rsidP="00F7164E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E3815BA" wp14:editId="7F3447E1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A65A1C" wp14:editId="66269673">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>5194300</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>1950720</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-43815</wp:posOffset>
-[...66 lines deleted...]
-            <wp:posOffset>21590</wp:posOffset>
+            <wp:posOffset>85090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1714500" cy="347345"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="8" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 5"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1714500" cy="347345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60DBC055" wp14:editId="13072BBE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E3815BA" wp14:editId="017D5EA5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4488815</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-57150</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="879475" cy="610870"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="7" name="Imagen 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Imagen 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="879475" cy="610870"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60DBC055" wp14:editId="7963B527">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-299085</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-99060</wp:posOffset>
+            <wp:posOffset>-30480</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1895475" cy="791845"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1498600" cy="625475"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="9" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1895475" cy="791845"/>
+                    <a:ext cx="1498600" cy="625475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:331.85pt;height:230.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:331.2pt;height:230.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="SMS"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="308CC662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listaconvietas3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -16668,51 +17532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48941E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8DE47AC"/>
     <w:lvl w:ilvl="0" w:tplc="F58A4E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -18849,50 +19713,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A7442F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AA2DD5A"/>
+    <w:lvl w:ilvl="0" w:tplc="D8386676">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C190D21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F490E53C"/>
+    <w:lvl w:ilvl="0" w:tplc="5606BA20">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ED50D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0D6BD00"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1BF4B468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18989,51 +20079,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE00695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56EAB844"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19115,51 +20205,51 @@
   <w:num w:numId="6" w16cid:durableId="2076001012">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1578976007">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="923682473">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2045253184">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1254632061">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="871042393">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1358123668">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1348754324">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="387732710">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1216309577">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1842235924">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="534850280">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1332298035">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="79760397">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2090689603">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="500437035">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2049797248">
     <w:abstractNumId w:val="28"/>
   </w:num>
@@ -19169,51 +20259,51 @@
   <w:num w:numId="24" w16cid:durableId="264272488">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="790326782">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1925803142">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="619000152">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="846092917">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="342436503">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="804392282">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1680112616">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="968586902">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="411195778">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="385641553">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="788353481">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1560172642">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1872066424">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="311254982">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1773814182">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -19231,423 +20321,454 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="757991907">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2005931531">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="53771787">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="928468491">
     <w:abstractNumId w:val="21"/>
   </w:num>
+  <w:num w:numId="44" w16cid:durableId="471139815">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="53822607">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="5121"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE5394"/>
     <w:rsid w:val="000060CE"/>
     <w:rsid w:val="00011950"/>
     <w:rsid w:val="0001200B"/>
     <w:rsid w:val="000121D6"/>
     <w:rsid w:val="000139D7"/>
     <w:rsid w:val="00017A12"/>
     <w:rsid w:val="000226A2"/>
     <w:rsid w:val="00031707"/>
     <w:rsid w:val="0004015B"/>
     <w:rsid w:val="00041721"/>
     <w:rsid w:val="000419E6"/>
     <w:rsid w:val="0004363E"/>
+    <w:rsid w:val="00045123"/>
     <w:rsid w:val="00050921"/>
     <w:rsid w:val="0005164B"/>
     <w:rsid w:val="00051BE2"/>
     <w:rsid w:val="00051ECB"/>
     <w:rsid w:val="00054F19"/>
     <w:rsid w:val="00055FA4"/>
     <w:rsid w:val="000563EB"/>
     <w:rsid w:val="0005648A"/>
     <w:rsid w:val="000667D9"/>
     <w:rsid w:val="00066E48"/>
     <w:rsid w:val="00071AC2"/>
+    <w:rsid w:val="00073463"/>
     <w:rsid w:val="00076AF6"/>
     <w:rsid w:val="0007757A"/>
     <w:rsid w:val="00082D81"/>
     <w:rsid w:val="00083712"/>
     <w:rsid w:val="00084984"/>
+    <w:rsid w:val="00084DDA"/>
     <w:rsid w:val="0008528A"/>
     <w:rsid w:val="00087B9C"/>
     <w:rsid w:val="00090A2A"/>
     <w:rsid w:val="00097FEB"/>
     <w:rsid w:val="000A285D"/>
     <w:rsid w:val="000A6C1B"/>
     <w:rsid w:val="000A76D7"/>
     <w:rsid w:val="000A7D96"/>
     <w:rsid w:val="000B1100"/>
     <w:rsid w:val="000B1E7F"/>
     <w:rsid w:val="000B31E9"/>
+    <w:rsid w:val="000B3A91"/>
     <w:rsid w:val="000B709A"/>
     <w:rsid w:val="000C09B8"/>
     <w:rsid w:val="000C183A"/>
     <w:rsid w:val="000C3543"/>
     <w:rsid w:val="000C37D9"/>
     <w:rsid w:val="000C78AB"/>
     <w:rsid w:val="000D1C8E"/>
     <w:rsid w:val="000E08E6"/>
     <w:rsid w:val="000E1BE4"/>
     <w:rsid w:val="000E4ECB"/>
     <w:rsid w:val="000E66CC"/>
+    <w:rsid w:val="000F01BB"/>
     <w:rsid w:val="000F04C6"/>
     <w:rsid w:val="000F4570"/>
     <w:rsid w:val="000F4D45"/>
     <w:rsid w:val="0010057D"/>
     <w:rsid w:val="00101993"/>
     <w:rsid w:val="00105335"/>
     <w:rsid w:val="001177C1"/>
+    <w:rsid w:val="00121E92"/>
     <w:rsid w:val="00121FDB"/>
     <w:rsid w:val="0012583A"/>
     <w:rsid w:val="001317CD"/>
     <w:rsid w:val="00132125"/>
+    <w:rsid w:val="00133985"/>
     <w:rsid w:val="00137838"/>
     <w:rsid w:val="001474BA"/>
     <w:rsid w:val="00147F12"/>
     <w:rsid w:val="0015039E"/>
     <w:rsid w:val="00151C8C"/>
     <w:rsid w:val="00152B92"/>
     <w:rsid w:val="00160E16"/>
     <w:rsid w:val="00171901"/>
     <w:rsid w:val="00172B3E"/>
     <w:rsid w:val="00180DE4"/>
     <w:rsid w:val="001815B7"/>
     <w:rsid w:val="00182916"/>
     <w:rsid w:val="00184741"/>
     <w:rsid w:val="00184E4E"/>
     <w:rsid w:val="001A1A7D"/>
     <w:rsid w:val="001B6FB2"/>
     <w:rsid w:val="001C03E0"/>
     <w:rsid w:val="001C3B07"/>
     <w:rsid w:val="001C50C5"/>
     <w:rsid w:val="001C553C"/>
     <w:rsid w:val="001C5E46"/>
     <w:rsid w:val="001D458D"/>
     <w:rsid w:val="001D511C"/>
     <w:rsid w:val="001D7360"/>
     <w:rsid w:val="001D7822"/>
     <w:rsid w:val="001D7FEB"/>
     <w:rsid w:val="001E168C"/>
     <w:rsid w:val="001E407D"/>
     <w:rsid w:val="001F0720"/>
+    <w:rsid w:val="001F0ED7"/>
+    <w:rsid w:val="001F2147"/>
     <w:rsid w:val="001F7A1E"/>
     <w:rsid w:val="001F7DA7"/>
     <w:rsid w:val="00203325"/>
     <w:rsid w:val="00204934"/>
     <w:rsid w:val="00205623"/>
     <w:rsid w:val="002100DB"/>
     <w:rsid w:val="002110DB"/>
     <w:rsid w:val="002119FB"/>
     <w:rsid w:val="0021213D"/>
     <w:rsid w:val="0021506A"/>
     <w:rsid w:val="00216405"/>
     <w:rsid w:val="00216906"/>
     <w:rsid w:val="0021717D"/>
     <w:rsid w:val="002223F5"/>
     <w:rsid w:val="00226DC6"/>
     <w:rsid w:val="0022725A"/>
     <w:rsid w:val="002336DC"/>
     <w:rsid w:val="00233BB6"/>
     <w:rsid w:val="00235EA3"/>
+    <w:rsid w:val="002370E5"/>
     <w:rsid w:val="00242780"/>
     <w:rsid w:val="00244310"/>
     <w:rsid w:val="00246A84"/>
     <w:rsid w:val="00250362"/>
     <w:rsid w:val="00253740"/>
     <w:rsid w:val="0026029C"/>
     <w:rsid w:val="00260C56"/>
     <w:rsid w:val="00264C89"/>
     <w:rsid w:val="0026598C"/>
     <w:rsid w:val="00267EFF"/>
     <w:rsid w:val="0027021F"/>
     <w:rsid w:val="00272D8D"/>
     <w:rsid w:val="00276197"/>
     <w:rsid w:val="00277A76"/>
     <w:rsid w:val="00281FEE"/>
     <w:rsid w:val="002915B1"/>
     <w:rsid w:val="002977DA"/>
     <w:rsid w:val="002A2E8E"/>
     <w:rsid w:val="002A4D49"/>
     <w:rsid w:val="002A5362"/>
     <w:rsid w:val="002A6EAF"/>
     <w:rsid w:val="002A7639"/>
     <w:rsid w:val="002A7934"/>
     <w:rsid w:val="002B1E4B"/>
     <w:rsid w:val="002B4217"/>
     <w:rsid w:val="002B5531"/>
     <w:rsid w:val="002B629A"/>
     <w:rsid w:val="002C14F9"/>
     <w:rsid w:val="002C2F92"/>
     <w:rsid w:val="002C7AD1"/>
     <w:rsid w:val="002D0318"/>
     <w:rsid w:val="002D3096"/>
     <w:rsid w:val="002D3F89"/>
     <w:rsid w:val="002D4705"/>
     <w:rsid w:val="002D4FF9"/>
     <w:rsid w:val="002D644C"/>
     <w:rsid w:val="002E03ED"/>
     <w:rsid w:val="002E1827"/>
     <w:rsid w:val="002E282B"/>
     <w:rsid w:val="002E4934"/>
+    <w:rsid w:val="002F0F3D"/>
     <w:rsid w:val="002F146A"/>
     <w:rsid w:val="002F18DA"/>
     <w:rsid w:val="002F3B90"/>
     <w:rsid w:val="002F40FB"/>
     <w:rsid w:val="002F49DE"/>
     <w:rsid w:val="002F5770"/>
     <w:rsid w:val="002F5EA2"/>
     <w:rsid w:val="00300393"/>
     <w:rsid w:val="00302846"/>
     <w:rsid w:val="00310E82"/>
     <w:rsid w:val="003118D0"/>
+    <w:rsid w:val="00311E3F"/>
     <w:rsid w:val="00312A6C"/>
     <w:rsid w:val="00320682"/>
     <w:rsid w:val="00320B5A"/>
     <w:rsid w:val="0032426C"/>
     <w:rsid w:val="00326824"/>
     <w:rsid w:val="00331917"/>
     <w:rsid w:val="003430E8"/>
     <w:rsid w:val="00344AC7"/>
     <w:rsid w:val="00345FE3"/>
     <w:rsid w:val="00347585"/>
     <w:rsid w:val="003549C8"/>
     <w:rsid w:val="00355C73"/>
     <w:rsid w:val="00356191"/>
     <w:rsid w:val="00357C04"/>
     <w:rsid w:val="003624A9"/>
     <w:rsid w:val="00370814"/>
     <w:rsid w:val="00373E01"/>
     <w:rsid w:val="00376043"/>
     <w:rsid w:val="00377BF0"/>
     <w:rsid w:val="00385B2F"/>
     <w:rsid w:val="00386615"/>
     <w:rsid w:val="00386834"/>
     <w:rsid w:val="0039371D"/>
     <w:rsid w:val="0039442E"/>
     <w:rsid w:val="00394D3E"/>
+    <w:rsid w:val="003955F0"/>
     <w:rsid w:val="003A2504"/>
     <w:rsid w:val="003A7DC7"/>
+    <w:rsid w:val="003B13ED"/>
     <w:rsid w:val="003B3A9A"/>
     <w:rsid w:val="003B6811"/>
+    <w:rsid w:val="003B73DD"/>
     <w:rsid w:val="003B75DC"/>
     <w:rsid w:val="003B76B9"/>
     <w:rsid w:val="003C5B44"/>
     <w:rsid w:val="003C66B9"/>
+    <w:rsid w:val="003D028B"/>
     <w:rsid w:val="003D41C2"/>
     <w:rsid w:val="003D4818"/>
     <w:rsid w:val="003D4E78"/>
     <w:rsid w:val="003D5271"/>
     <w:rsid w:val="003D683A"/>
     <w:rsid w:val="003D7C19"/>
     <w:rsid w:val="003E164E"/>
     <w:rsid w:val="003F23DA"/>
     <w:rsid w:val="003F24C6"/>
     <w:rsid w:val="003F4816"/>
     <w:rsid w:val="003F6FA3"/>
     <w:rsid w:val="00406538"/>
     <w:rsid w:val="0041096D"/>
     <w:rsid w:val="00410AE4"/>
     <w:rsid w:val="00411040"/>
     <w:rsid w:val="00411762"/>
     <w:rsid w:val="004123A5"/>
     <w:rsid w:val="004144AA"/>
     <w:rsid w:val="00415C92"/>
     <w:rsid w:val="004213C0"/>
     <w:rsid w:val="00421FD1"/>
     <w:rsid w:val="0042245B"/>
     <w:rsid w:val="00426374"/>
     <w:rsid w:val="00430569"/>
     <w:rsid w:val="00431C05"/>
     <w:rsid w:val="00441C46"/>
+    <w:rsid w:val="00441DA7"/>
     <w:rsid w:val="00442D88"/>
     <w:rsid w:val="004430C5"/>
     <w:rsid w:val="004441D6"/>
     <w:rsid w:val="00452A18"/>
     <w:rsid w:val="00453015"/>
     <w:rsid w:val="00455D95"/>
     <w:rsid w:val="00456463"/>
     <w:rsid w:val="00464966"/>
     <w:rsid w:val="00464B31"/>
     <w:rsid w:val="00471F8F"/>
     <w:rsid w:val="004731B1"/>
     <w:rsid w:val="00473CBD"/>
     <w:rsid w:val="00473E30"/>
     <w:rsid w:val="00475CC3"/>
     <w:rsid w:val="00477023"/>
     <w:rsid w:val="004776C6"/>
     <w:rsid w:val="00482022"/>
     <w:rsid w:val="004844B7"/>
     <w:rsid w:val="004863F5"/>
+    <w:rsid w:val="00490C27"/>
     <w:rsid w:val="00492665"/>
     <w:rsid w:val="004A13D6"/>
     <w:rsid w:val="004A39DB"/>
     <w:rsid w:val="004A5B45"/>
     <w:rsid w:val="004A7AD7"/>
     <w:rsid w:val="004B27E3"/>
     <w:rsid w:val="004B35A4"/>
     <w:rsid w:val="004B5832"/>
     <w:rsid w:val="004C0BFE"/>
     <w:rsid w:val="004C4B12"/>
     <w:rsid w:val="004C607C"/>
     <w:rsid w:val="004D16D6"/>
     <w:rsid w:val="004D21D9"/>
     <w:rsid w:val="004D28E8"/>
+    <w:rsid w:val="004D7AEE"/>
     <w:rsid w:val="004E0BB9"/>
     <w:rsid w:val="004F1474"/>
     <w:rsid w:val="004F2265"/>
     <w:rsid w:val="004F433C"/>
     <w:rsid w:val="004F57FF"/>
     <w:rsid w:val="00500484"/>
     <w:rsid w:val="005037F0"/>
     <w:rsid w:val="00504D01"/>
     <w:rsid w:val="00510D60"/>
     <w:rsid w:val="0051203D"/>
     <w:rsid w:val="00513602"/>
     <w:rsid w:val="00513D69"/>
     <w:rsid w:val="005147B8"/>
     <w:rsid w:val="00516D98"/>
     <w:rsid w:val="00517AF1"/>
     <w:rsid w:val="00521C5C"/>
     <w:rsid w:val="00521C92"/>
     <w:rsid w:val="0052368F"/>
     <w:rsid w:val="005246EB"/>
     <w:rsid w:val="005250AF"/>
     <w:rsid w:val="00527333"/>
     <w:rsid w:val="00530811"/>
     <w:rsid w:val="00535638"/>
     <w:rsid w:val="00546E0C"/>
+    <w:rsid w:val="00547085"/>
     <w:rsid w:val="00550C83"/>
     <w:rsid w:val="00551362"/>
     <w:rsid w:val="00552AD4"/>
+    <w:rsid w:val="00564CBC"/>
     <w:rsid w:val="00565D50"/>
     <w:rsid w:val="00573E65"/>
     <w:rsid w:val="005752DE"/>
     <w:rsid w:val="00575F54"/>
     <w:rsid w:val="005802B6"/>
+    <w:rsid w:val="00581BCF"/>
     <w:rsid w:val="0058426A"/>
     <w:rsid w:val="00587ACD"/>
     <w:rsid w:val="00591D8C"/>
     <w:rsid w:val="005924D2"/>
     <w:rsid w:val="00592E00"/>
     <w:rsid w:val="005931A5"/>
     <w:rsid w:val="00596B16"/>
     <w:rsid w:val="00597286"/>
     <w:rsid w:val="005A3A96"/>
     <w:rsid w:val="005A44A0"/>
     <w:rsid w:val="005A76C0"/>
     <w:rsid w:val="005B058B"/>
     <w:rsid w:val="005B0BBE"/>
     <w:rsid w:val="005C0BCD"/>
     <w:rsid w:val="005C1D61"/>
     <w:rsid w:val="005C2240"/>
     <w:rsid w:val="005C4EF1"/>
     <w:rsid w:val="005C62CE"/>
     <w:rsid w:val="005D038F"/>
     <w:rsid w:val="005D3E50"/>
     <w:rsid w:val="005E221D"/>
     <w:rsid w:val="005E2A2A"/>
     <w:rsid w:val="005E3D21"/>
     <w:rsid w:val="005E7475"/>
+    <w:rsid w:val="005F13E5"/>
     <w:rsid w:val="005F311B"/>
     <w:rsid w:val="005F5A49"/>
     <w:rsid w:val="005F6146"/>
     <w:rsid w:val="005F69DD"/>
     <w:rsid w:val="00600DA1"/>
     <w:rsid w:val="0060151F"/>
     <w:rsid w:val="00606B4F"/>
     <w:rsid w:val="00610172"/>
     <w:rsid w:val="006108BC"/>
     <w:rsid w:val="00611546"/>
     <w:rsid w:val="006137B8"/>
     <w:rsid w:val="00620B5E"/>
     <w:rsid w:val="00621D30"/>
     <w:rsid w:val="00625078"/>
     <w:rsid w:val="0062550D"/>
     <w:rsid w:val="006256B9"/>
     <w:rsid w:val="006320D0"/>
     <w:rsid w:val="0063273A"/>
     <w:rsid w:val="00632B7A"/>
     <w:rsid w:val="0063392A"/>
     <w:rsid w:val="00633B3F"/>
     <w:rsid w:val="00634199"/>
     <w:rsid w:val="00635A48"/>
     <w:rsid w:val="006414B9"/>
     <w:rsid w:val="0064253C"/>
     <w:rsid w:val="00643229"/>
     <w:rsid w:val="006434EC"/>
     <w:rsid w:val="00651E96"/>
+    <w:rsid w:val="00653206"/>
     <w:rsid w:val="006553D8"/>
     <w:rsid w:val="00655C0F"/>
     <w:rsid w:val="006560DC"/>
     <w:rsid w:val="00656595"/>
+    <w:rsid w:val="006575B8"/>
     <w:rsid w:val="006665A3"/>
     <w:rsid w:val="00670321"/>
     <w:rsid w:val="00670F83"/>
     <w:rsid w:val="006769D1"/>
     <w:rsid w:val="006826CA"/>
     <w:rsid w:val="00682A4F"/>
     <w:rsid w:val="0068356C"/>
     <w:rsid w:val="00683AC7"/>
     <w:rsid w:val="0068411B"/>
     <w:rsid w:val="006867B9"/>
     <w:rsid w:val="0069123E"/>
     <w:rsid w:val="00691595"/>
     <w:rsid w:val="006A09BB"/>
     <w:rsid w:val="006A22C1"/>
     <w:rsid w:val="006A33D5"/>
     <w:rsid w:val="006B26FB"/>
     <w:rsid w:val="006C2C71"/>
     <w:rsid w:val="006C32B7"/>
     <w:rsid w:val="006C568C"/>
     <w:rsid w:val="006C5A32"/>
     <w:rsid w:val="006C75C9"/>
     <w:rsid w:val="006C7AB2"/>
     <w:rsid w:val="006D15F7"/>
     <w:rsid w:val="006D1E43"/>
     <w:rsid w:val="006D3671"/>
@@ -19679,98 +20800,102 @@
     <w:rsid w:val="00737AE9"/>
     <w:rsid w:val="00743946"/>
     <w:rsid w:val="007452C1"/>
     <w:rsid w:val="00746538"/>
     <w:rsid w:val="007467D9"/>
     <w:rsid w:val="007475E9"/>
     <w:rsid w:val="007561D2"/>
     <w:rsid w:val="00767605"/>
     <w:rsid w:val="0077016C"/>
     <w:rsid w:val="00770915"/>
     <w:rsid w:val="007716A1"/>
     <w:rsid w:val="00771FD3"/>
     <w:rsid w:val="007748DF"/>
     <w:rsid w:val="00774AD2"/>
     <w:rsid w:val="00775850"/>
     <w:rsid w:val="0077657C"/>
     <w:rsid w:val="00776A90"/>
     <w:rsid w:val="00776F38"/>
     <w:rsid w:val="00777879"/>
     <w:rsid w:val="0078096E"/>
     <w:rsid w:val="00785498"/>
     <w:rsid w:val="00793F4B"/>
     <w:rsid w:val="0079488F"/>
     <w:rsid w:val="007954DB"/>
     <w:rsid w:val="007A0D9D"/>
+    <w:rsid w:val="007A1462"/>
     <w:rsid w:val="007A6AC3"/>
     <w:rsid w:val="007A7384"/>
     <w:rsid w:val="007B2DC0"/>
     <w:rsid w:val="007B4F62"/>
     <w:rsid w:val="007B5F1B"/>
+    <w:rsid w:val="007C05F3"/>
     <w:rsid w:val="007C11A8"/>
     <w:rsid w:val="007C1CF3"/>
     <w:rsid w:val="007C26A8"/>
     <w:rsid w:val="007C4DE9"/>
     <w:rsid w:val="007C631F"/>
     <w:rsid w:val="007C6D31"/>
     <w:rsid w:val="007C6F82"/>
     <w:rsid w:val="007C7E97"/>
     <w:rsid w:val="007D1700"/>
     <w:rsid w:val="007D54AD"/>
     <w:rsid w:val="007D78C1"/>
     <w:rsid w:val="007E29D6"/>
     <w:rsid w:val="007E54E7"/>
     <w:rsid w:val="007E5F35"/>
     <w:rsid w:val="007E76F0"/>
     <w:rsid w:val="007F028D"/>
     <w:rsid w:val="007F1C54"/>
     <w:rsid w:val="007F47FD"/>
     <w:rsid w:val="007F79E4"/>
     <w:rsid w:val="00800D2B"/>
     <w:rsid w:val="008014FC"/>
     <w:rsid w:val="00801DEA"/>
     <w:rsid w:val="0080259C"/>
     <w:rsid w:val="00807388"/>
     <w:rsid w:val="0081124B"/>
     <w:rsid w:val="00811489"/>
     <w:rsid w:val="0081320A"/>
     <w:rsid w:val="00816858"/>
     <w:rsid w:val="00816BCE"/>
     <w:rsid w:val="00816F36"/>
     <w:rsid w:val="00821271"/>
     <w:rsid w:val="00823070"/>
     <w:rsid w:val="0083051F"/>
+    <w:rsid w:val="00832EFE"/>
     <w:rsid w:val="0083317C"/>
     <w:rsid w:val="008334D4"/>
     <w:rsid w:val="008406E5"/>
     <w:rsid w:val="00841B8D"/>
     <w:rsid w:val="00842202"/>
     <w:rsid w:val="00842D29"/>
     <w:rsid w:val="008436AD"/>
     <w:rsid w:val="008440BB"/>
     <w:rsid w:val="00845174"/>
     <w:rsid w:val="00850177"/>
+    <w:rsid w:val="0085183A"/>
     <w:rsid w:val="00854547"/>
     <w:rsid w:val="00854FBB"/>
     <w:rsid w:val="008554F4"/>
     <w:rsid w:val="00857E3E"/>
     <w:rsid w:val="00860556"/>
     <w:rsid w:val="00860BE0"/>
     <w:rsid w:val="0086365D"/>
     <w:rsid w:val="00870250"/>
     <w:rsid w:val="00872D89"/>
     <w:rsid w:val="00872F0F"/>
     <w:rsid w:val="00880546"/>
     <w:rsid w:val="00882144"/>
     <w:rsid w:val="00882571"/>
     <w:rsid w:val="00883321"/>
     <w:rsid w:val="00885E4F"/>
     <w:rsid w:val="00886D45"/>
     <w:rsid w:val="00894D52"/>
     <w:rsid w:val="00895EF9"/>
     <w:rsid w:val="008A08C8"/>
     <w:rsid w:val="008A0D98"/>
     <w:rsid w:val="008A5363"/>
     <w:rsid w:val="008B12E5"/>
     <w:rsid w:val="008B2513"/>
     <w:rsid w:val="008B55F5"/>
     <w:rsid w:val="008C04DF"/>
@@ -19782,446 +20907,473 @@
     <w:rsid w:val="008C48CB"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D1FDC"/>
     <w:rsid w:val="008E7BD5"/>
     <w:rsid w:val="008F043E"/>
     <w:rsid w:val="008F2613"/>
     <w:rsid w:val="008F6B52"/>
     <w:rsid w:val="00901F56"/>
     <w:rsid w:val="009049CB"/>
     <w:rsid w:val="00906217"/>
     <w:rsid w:val="00910E7B"/>
     <w:rsid w:val="0091246B"/>
     <w:rsid w:val="009132E1"/>
     <w:rsid w:val="00914B1C"/>
     <w:rsid w:val="009243A9"/>
     <w:rsid w:val="009261D2"/>
     <w:rsid w:val="009264B6"/>
     <w:rsid w:val="009265B8"/>
     <w:rsid w:val="0093039D"/>
     <w:rsid w:val="009311FC"/>
     <w:rsid w:val="0093315E"/>
     <w:rsid w:val="009341FC"/>
     <w:rsid w:val="009432A3"/>
     <w:rsid w:val="00943A0D"/>
     <w:rsid w:val="00943E0F"/>
+    <w:rsid w:val="00945E7D"/>
     <w:rsid w:val="0094613E"/>
     <w:rsid w:val="0095299F"/>
     <w:rsid w:val="00953403"/>
     <w:rsid w:val="00954917"/>
     <w:rsid w:val="00960491"/>
     <w:rsid w:val="00962166"/>
     <w:rsid w:val="00963838"/>
     <w:rsid w:val="00964DFB"/>
     <w:rsid w:val="009736B4"/>
     <w:rsid w:val="009828B3"/>
+    <w:rsid w:val="009839A1"/>
     <w:rsid w:val="00985333"/>
     <w:rsid w:val="0099115A"/>
     <w:rsid w:val="009914BA"/>
     <w:rsid w:val="00991F76"/>
     <w:rsid w:val="00992ACC"/>
     <w:rsid w:val="00993EC3"/>
     <w:rsid w:val="00997E7F"/>
     <w:rsid w:val="009A0CD0"/>
     <w:rsid w:val="009A3E1A"/>
     <w:rsid w:val="009A4BB9"/>
     <w:rsid w:val="009A4DBB"/>
     <w:rsid w:val="009A5E41"/>
+    <w:rsid w:val="009B0094"/>
     <w:rsid w:val="009B04D0"/>
     <w:rsid w:val="009B1911"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="009B6989"/>
     <w:rsid w:val="009C06EB"/>
     <w:rsid w:val="009C38B7"/>
     <w:rsid w:val="009C4DC7"/>
     <w:rsid w:val="009C58E5"/>
     <w:rsid w:val="009C59BE"/>
     <w:rsid w:val="009C65C3"/>
     <w:rsid w:val="009C7F9A"/>
+    <w:rsid w:val="009E0BDF"/>
     <w:rsid w:val="009E10D1"/>
     <w:rsid w:val="009E16F7"/>
     <w:rsid w:val="009E341B"/>
     <w:rsid w:val="009F0434"/>
     <w:rsid w:val="009F1819"/>
     <w:rsid w:val="009F462B"/>
     <w:rsid w:val="009F6295"/>
     <w:rsid w:val="009F7EA4"/>
     <w:rsid w:val="009F7EA8"/>
     <w:rsid w:val="00A018EA"/>
     <w:rsid w:val="00A04686"/>
     <w:rsid w:val="00A05678"/>
     <w:rsid w:val="00A05F32"/>
     <w:rsid w:val="00A12F6F"/>
     <w:rsid w:val="00A136C3"/>
     <w:rsid w:val="00A23256"/>
     <w:rsid w:val="00A241B7"/>
     <w:rsid w:val="00A24DAB"/>
     <w:rsid w:val="00A27567"/>
     <w:rsid w:val="00A30E27"/>
     <w:rsid w:val="00A326FB"/>
     <w:rsid w:val="00A4300E"/>
     <w:rsid w:val="00A51A89"/>
     <w:rsid w:val="00A51BB3"/>
     <w:rsid w:val="00A55711"/>
     <w:rsid w:val="00A55A92"/>
     <w:rsid w:val="00A61BA8"/>
     <w:rsid w:val="00A62324"/>
     <w:rsid w:val="00A62B76"/>
     <w:rsid w:val="00A633BB"/>
     <w:rsid w:val="00A711D8"/>
     <w:rsid w:val="00A71731"/>
+    <w:rsid w:val="00A775AB"/>
     <w:rsid w:val="00A80D74"/>
     <w:rsid w:val="00A81738"/>
     <w:rsid w:val="00A841D6"/>
     <w:rsid w:val="00A849AF"/>
     <w:rsid w:val="00A84D04"/>
     <w:rsid w:val="00A973E8"/>
     <w:rsid w:val="00AA0ECD"/>
     <w:rsid w:val="00AA6577"/>
     <w:rsid w:val="00AB2563"/>
     <w:rsid w:val="00AB2DB9"/>
     <w:rsid w:val="00AB5960"/>
     <w:rsid w:val="00AB5F71"/>
     <w:rsid w:val="00AB6338"/>
     <w:rsid w:val="00AC0221"/>
     <w:rsid w:val="00AC3B82"/>
     <w:rsid w:val="00AC40EC"/>
     <w:rsid w:val="00AC54A9"/>
     <w:rsid w:val="00AC54D2"/>
     <w:rsid w:val="00AD075E"/>
     <w:rsid w:val="00AD2D5C"/>
+    <w:rsid w:val="00AE65EF"/>
     <w:rsid w:val="00AF05C6"/>
     <w:rsid w:val="00AF2A26"/>
+    <w:rsid w:val="00AF2D16"/>
     <w:rsid w:val="00AF4CE3"/>
     <w:rsid w:val="00AF56C3"/>
     <w:rsid w:val="00B00001"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B0375C"/>
     <w:rsid w:val="00B03E03"/>
     <w:rsid w:val="00B10B89"/>
     <w:rsid w:val="00B1161D"/>
     <w:rsid w:val="00B1178A"/>
+    <w:rsid w:val="00B12B5B"/>
     <w:rsid w:val="00B1761D"/>
     <w:rsid w:val="00B215C1"/>
     <w:rsid w:val="00B24AB9"/>
     <w:rsid w:val="00B26C5A"/>
     <w:rsid w:val="00B27B7D"/>
     <w:rsid w:val="00B3224C"/>
     <w:rsid w:val="00B3580E"/>
     <w:rsid w:val="00B36CBB"/>
     <w:rsid w:val="00B40FC5"/>
     <w:rsid w:val="00B4423A"/>
     <w:rsid w:val="00B44247"/>
     <w:rsid w:val="00B463C2"/>
     <w:rsid w:val="00B5318E"/>
     <w:rsid w:val="00B55C2F"/>
     <w:rsid w:val="00B56264"/>
     <w:rsid w:val="00B5777D"/>
     <w:rsid w:val="00B6060B"/>
     <w:rsid w:val="00B627A4"/>
     <w:rsid w:val="00B7066F"/>
     <w:rsid w:val="00B71892"/>
     <w:rsid w:val="00B72ED6"/>
     <w:rsid w:val="00B8357A"/>
     <w:rsid w:val="00B84986"/>
     <w:rsid w:val="00B857AD"/>
     <w:rsid w:val="00B85BCC"/>
     <w:rsid w:val="00B86001"/>
     <w:rsid w:val="00B90133"/>
     <w:rsid w:val="00B90A3C"/>
     <w:rsid w:val="00B91A64"/>
     <w:rsid w:val="00B924B2"/>
     <w:rsid w:val="00B9344E"/>
     <w:rsid w:val="00B94EC7"/>
+    <w:rsid w:val="00BA2827"/>
     <w:rsid w:val="00BA2913"/>
     <w:rsid w:val="00BA35D4"/>
     <w:rsid w:val="00BA5071"/>
+    <w:rsid w:val="00BA65E5"/>
     <w:rsid w:val="00BB181F"/>
     <w:rsid w:val="00BB2B0F"/>
     <w:rsid w:val="00BB3B8A"/>
     <w:rsid w:val="00BB43E7"/>
     <w:rsid w:val="00BB4DD3"/>
     <w:rsid w:val="00BB593F"/>
     <w:rsid w:val="00BC2291"/>
     <w:rsid w:val="00BC2F2F"/>
     <w:rsid w:val="00BC5062"/>
     <w:rsid w:val="00BC5FA2"/>
     <w:rsid w:val="00BC7057"/>
     <w:rsid w:val="00BC79AB"/>
     <w:rsid w:val="00BD1582"/>
     <w:rsid w:val="00BD16EF"/>
     <w:rsid w:val="00BD1F15"/>
     <w:rsid w:val="00BD20FB"/>
     <w:rsid w:val="00BD2206"/>
     <w:rsid w:val="00BD2815"/>
     <w:rsid w:val="00BD5D29"/>
     <w:rsid w:val="00BE1F4B"/>
     <w:rsid w:val="00BE3638"/>
     <w:rsid w:val="00BE4BFD"/>
     <w:rsid w:val="00BF6641"/>
+    <w:rsid w:val="00BF7362"/>
     <w:rsid w:val="00BF79F7"/>
     <w:rsid w:val="00C065D8"/>
     <w:rsid w:val="00C1537F"/>
     <w:rsid w:val="00C15DFE"/>
     <w:rsid w:val="00C16874"/>
+    <w:rsid w:val="00C2001B"/>
     <w:rsid w:val="00C24895"/>
     <w:rsid w:val="00C2501F"/>
     <w:rsid w:val="00C26E31"/>
     <w:rsid w:val="00C26F3C"/>
     <w:rsid w:val="00C274B6"/>
     <w:rsid w:val="00C46077"/>
     <w:rsid w:val="00C47663"/>
     <w:rsid w:val="00C5533D"/>
+    <w:rsid w:val="00C55B87"/>
     <w:rsid w:val="00C56CB7"/>
     <w:rsid w:val="00C603B7"/>
     <w:rsid w:val="00C663E6"/>
     <w:rsid w:val="00C669AA"/>
+    <w:rsid w:val="00C706D2"/>
     <w:rsid w:val="00C714FA"/>
     <w:rsid w:val="00C75764"/>
     <w:rsid w:val="00C775A1"/>
     <w:rsid w:val="00C800D6"/>
     <w:rsid w:val="00C8091A"/>
     <w:rsid w:val="00C8162D"/>
     <w:rsid w:val="00C81DEA"/>
     <w:rsid w:val="00C83146"/>
     <w:rsid w:val="00C863B0"/>
     <w:rsid w:val="00C904F4"/>
     <w:rsid w:val="00C90991"/>
     <w:rsid w:val="00C91006"/>
     <w:rsid w:val="00C9515E"/>
     <w:rsid w:val="00CA0849"/>
     <w:rsid w:val="00CA0F54"/>
     <w:rsid w:val="00CA3F0F"/>
     <w:rsid w:val="00CA41BE"/>
     <w:rsid w:val="00CA46E9"/>
     <w:rsid w:val="00CA621A"/>
     <w:rsid w:val="00CA7D1D"/>
     <w:rsid w:val="00CB2F48"/>
     <w:rsid w:val="00CB4FAB"/>
     <w:rsid w:val="00CB5904"/>
     <w:rsid w:val="00CB5AB9"/>
     <w:rsid w:val="00CC0858"/>
     <w:rsid w:val="00CC25F6"/>
     <w:rsid w:val="00CC342F"/>
     <w:rsid w:val="00CC705E"/>
     <w:rsid w:val="00CC715F"/>
     <w:rsid w:val="00CD10D2"/>
     <w:rsid w:val="00CD3C06"/>
     <w:rsid w:val="00CD54AA"/>
+    <w:rsid w:val="00CE3C34"/>
     <w:rsid w:val="00CE4B49"/>
     <w:rsid w:val="00CE7A26"/>
     <w:rsid w:val="00CF1D45"/>
     <w:rsid w:val="00CF2482"/>
     <w:rsid w:val="00D001BD"/>
     <w:rsid w:val="00D01DC8"/>
     <w:rsid w:val="00D035DE"/>
     <w:rsid w:val="00D03CF4"/>
     <w:rsid w:val="00D04BBE"/>
     <w:rsid w:val="00D078CC"/>
     <w:rsid w:val="00D07CDE"/>
     <w:rsid w:val="00D07DD4"/>
     <w:rsid w:val="00D10A97"/>
     <w:rsid w:val="00D122D6"/>
     <w:rsid w:val="00D17AF6"/>
     <w:rsid w:val="00D20FB3"/>
     <w:rsid w:val="00D26D1C"/>
     <w:rsid w:val="00D2730D"/>
     <w:rsid w:val="00D30DD1"/>
     <w:rsid w:val="00D314D6"/>
     <w:rsid w:val="00D332BA"/>
     <w:rsid w:val="00D3332E"/>
     <w:rsid w:val="00D4066A"/>
     <w:rsid w:val="00D46079"/>
     <w:rsid w:val="00D468A7"/>
+    <w:rsid w:val="00D46D29"/>
     <w:rsid w:val="00D47316"/>
+    <w:rsid w:val="00D47DA6"/>
     <w:rsid w:val="00D54F4F"/>
     <w:rsid w:val="00D56F24"/>
     <w:rsid w:val="00D57118"/>
     <w:rsid w:val="00D574B2"/>
     <w:rsid w:val="00D629A8"/>
     <w:rsid w:val="00D64728"/>
     <w:rsid w:val="00D66B6A"/>
     <w:rsid w:val="00D73B3C"/>
     <w:rsid w:val="00D748A0"/>
     <w:rsid w:val="00D74C0A"/>
     <w:rsid w:val="00D75832"/>
     <w:rsid w:val="00D866E5"/>
     <w:rsid w:val="00D87C19"/>
     <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D90F48"/>
     <w:rsid w:val="00D924D2"/>
     <w:rsid w:val="00D96E7E"/>
     <w:rsid w:val="00DA3A3D"/>
     <w:rsid w:val="00DA6961"/>
     <w:rsid w:val="00DA6F33"/>
     <w:rsid w:val="00DB2AC3"/>
     <w:rsid w:val="00DB426E"/>
     <w:rsid w:val="00DB54C6"/>
     <w:rsid w:val="00DB5D0E"/>
+    <w:rsid w:val="00DC3605"/>
     <w:rsid w:val="00DC376C"/>
     <w:rsid w:val="00DC44AF"/>
     <w:rsid w:val="00DC4EF4"/>
     <w:rsid w:val="00DC6EBD"/>
     <w:rsid w:val="00DC7364"/>
     <w:rsid w:val="00DD2F04"/>
     <w:rsid w:val="00DD38BB"/>
     <w:rsid w:val="00DE26F1"/>
     <w:rsid w:val="00DF1B32"/>
     <w:rsid w:val="00DF2724"/>
     <w:rsid w:val="00DF7801"/>
     <w:rsid w:val="00E00EA8"/>
     <w:rsid w:val="00E0453E"/>
+    <w:rsid w:val="00E04E8F"/>
     <w:rsid w:val="00E1256C"/>
     <w:rsid w:val="00E16297"/>
     <w:rsid w:val="00E163D0"/>
     <w:rsid w:val="00E30EC7"/>
     <w:rsid w:val="00E35030"/>
     <w:rsid w:val="00E35B12"/>
     <w:rsid w:val="00E36D00"/>
     <w:rsid w:val="00E3734C"/>
     <w:rsid w:val="00E42710"/>
     <w:rsid w:val="00E44DBB"/>
     <w:rsid w:val="00E54B00"/>
     <w:rsid w:val="00E57A1D"/>
     <w:rsid w:val="00E6479E"/>
     <w:rsid w:val="00E67382"/>
     <w:rsid w:val="00E8215C"/>
     <w:rsid w:val="00E83DB3"/>
     <w:rsid w:val="00E9132C"/>
     <w:rsid w:val="00E92F57"/>
     <w:rsid w:val="00E943F6"/>
     <w:rsid w:val="00E969D8"/>
     <w:rsid w:val="00E97B07"/>
     <w:rsid w:val="00EA0471"/>
     <w:rsid w:val="00EA1096"/>
     <w:rsid w:val="00EA5E17"/>
     <w:rsid w:val="00EA5FB4"/>
     <w:rsid w:val="00EA6698"/>
     <w:rsid w:val="00EB0B15"/>
     <w:rsid w:val="00EB1D71"/>
     <w:rsid w:val="00EB1F06"/>
     <w:rsid w:val="00EB2951"/>
     <w:rsid w:val="00EB362F"/>
     <w:rsid w:val="00EB5132"/>
     <w:rsid w:val="00EB5237"/>
     <w:rsid w:val="00EB6752"/>
     <w:rsid w:val="00EB747F"/>
+    <w:rsid w:val="00EC0A2D"/>
     <w:rsid w:val="00EC2491"/>
     <w:rsid w:val="00EC3794"/>
     <w:rsid w:val="00EC47EC"/>
     <w:rsid w:val="00EC58F2"/>
     <w:rsid w:val="00ED329F"/>
     <w:rsid w:val="00ED6D60"/>
     <w:rsid w:val="00ED6DD9"/>
     <w:rsid w:val="00EE0007"/>
     <w:rsid w:val="00EE5394"/>
     <w:rsid w:val="00EE5EBA"/>
     <w:rsid w:val="00EE6A01"/>
     <w:rsid w:val="00EF037B"/>
     <w:rsid w:val="00EF09DA"/>
     <w:rsid w:val="00F014A2"/>
     <w:rsid w:val="00F02DE1"/>
     <w:rsid w:val="00F036C9"/>
     <w:rsid w:val="00F03ECC"/>
     <w:rsid w:val="00F05E44"/>
     <w:rsid w:val="00F073CD"/>
     <w:rsid w:val="00F11A22"/>
     <w:rsid w:val="00F128D4"/>
     <w:rsid w:val="00F22B70"/>
     <w:rsid w:val="00F24B79"/>
     <w:rsid w:val="00F2696D"/>
     <w:rsid w:val="00F2744E"/>
     <w:rsid w:val="00F2746D"/>
     <w:rsid w:val="00F30775"/>
     <w:rsid w:val="00F32788"/>
     <w:rsid w:val="00F35DA3"/>
     <w:rsid w:val="00F366E1"/>
     <w:rsid w:val="00F50188"/>
     <w:rsid w:val="00F53B49"/>
     <w:rsid w:val="00F5524D"/>
+    <w:rsid w:val="00F552ED"/>
+    <w:rsid w:val="00F55E7D"/>
     <w:rsid w:val="00F569E8"/>
     <w:rsid w:val="00F570D4"/>
     <w:rsid w:val="00F603E1"/>
     <w:rsid w:val="00F62965"/>
     <w:rsid w:val="00F63479"/>
     <w:rsid w:val="00F64047"/>
     <w:rsid w:val="00F65000"/>
     <w:rsid w:val="00F662A4"/>
     <w:rsid w:val="00F66F3F"/>
     <w:rsid w:val="00F7164E"/>
     <w:rsid w:val="00F756A7"/>
     <w:rsid w:val="00F75C92"/>
     <w:rsid w:val="00F809F6"/>
     <w:rsid w:val="00F81B02"/>
+    <w:rsid w:val="00F825A5"/>
     <w:rsid w:val="00F84F09"/>
+    <w:rsid w:val="00F86039"/>
     <w:rsid w:val="00F8695D"/>
     <w:rsid w:val="00F93DB0"/>
     <w:rsid w:val="00F96920"/>
     <w:rsid w:val="00FA1719"/>
+    <w:rsid w:val="00FA2778"/>
     <w:rsid w:val="00FA3CCB"/>
     <w:rsid w:val="00FA3D16"/>
     <w:rsid w:val="00FA42FE"/>
     <w:rsid w:val="00FA6FED"/>
     <w:rsid w:val="00FB14BB"/>
     <w:rsid w:val="00FB197A"/>
     <w:rsid w:val="00FB35B7"/>
     <w:rsid w:val="00FB37DD"/>
     <w:rsid w:val="00FC3006"/>
     <w:rsid w:val="00FC3679"/>
     <w:rsid w:val="00FC54A2"/>
     <w:rsid w:val="00FC57CF"/>
     <w:rsid w:val="00FD2992"/>
     <w:rsid w:val="00FE16A5"/>
     <w:rsid w:val="00FE1974"/>
     <w:rsid w:val="00FE33BC"/>
     <w:rsid w:val="00FE6DE9"/>
     <w:rsid w:val="00FE7196"/>
     <w:rsid w:val="00FF46E2"/>
     <w:rsid w:val="00FF4E5A"/>
     <w:rsid w:val="2164E9C2"/>
     <w:rsid w:val="396F866B"/>
+    <w:rsid w:val="536E4ACE"/>
+    <w:rsid w:val="6A438807"/>
     <w:rsid w:val="7457E183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="5121"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="68C1B1A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BB8805C0-C5CE-49C0-9A3E-3D209187C819}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -21025,51 +22177,51 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="1688829006">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -21344,50 +22496,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c663cff3-a564-4d41-b501-5f0eaa76d3a1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a6f7160e-5792-4a63-b821-20f51a66decd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100BFD3EBC20929424784309B4A92BCE4C7" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="213bacad5a0bff01c51bb06444c6ae5f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c663cff3-a564-4d41-b501-5f0eaa76d3a1" xmlns:ns3="a6f7160e-5792-4a63-b821-20f51a66decd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f09271d5d1bed186364821f28a9a252" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c663cff3-a564-4d41-b501-5f0eaa76d3a1"/>
     <xsd:import namespace="a6f7160e-5792-4a63-b821-20f51a66decd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -21601,160 +22766,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{537BAB92-FA90-4E1E-9240-BE98B28C66B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c663cff3-a564-4d41-b501-5f0eaa76d3a1"/>
+    <ds:schemaRef ds:uri="a6f7160e-5792-4a63-b821-20f51a66decd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10A2D47A-0AFE-4AF3-AE17-FC492BDE47D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c663cff3-a564-4d41-b501-5f0eaa76d3a1"/>
     <ds:schemaRef ds:uri="a6f7160e-5792-4a63-b821-20f51a66decd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{537BAB92-FA90-4E1E-9240-BE98B28C66B8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7B13C2-9CDB-4E17-B893-1623E2F37AE1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7B13C2-9CDB-4E17-B893-1623E2F37AE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D87C3CE-7745-4EC9-9AC2-E9FE21304EB2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f743b317-4758-44cb-8b65-8b43e4619766}" enabled="1" method="Standard" siteId="{fdfed7bd-9f6a-44a1-b694-6e39c468c150}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>41215</Characters>
+  <Pages>25</Pages>
+  <Words>7791</Words>
+  <Characters>42542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>343</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INSTRUCCIONES DE LA DIRECCIÓN GERENCIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CARM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48611</CharactersWithSpaces>
+  <CharactersWithSpaces>50233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSTRUCCIONES DE LA DIRECCIÓN GERENCIA</dc:title>
   <dc:subject/>
   <dc:creator>nlc04h</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Subject">